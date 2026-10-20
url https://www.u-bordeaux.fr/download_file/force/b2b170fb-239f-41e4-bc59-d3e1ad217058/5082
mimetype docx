--- v0 (2026-09-27)
+++ v1 (2026-10-20)
@@ -134,63 +134,61 @@
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7-2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63183322" w14:textId="081033AC" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="0003359D" w:rsidP="00275CDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guide</w:t>
       </w:r>
       <w:r w:rsidR="00275CDD" w:rsidRPr="00275CDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326E9750" w14:textId="77777777" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="00674AC4">
@@ -211,1102 +209,442 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0003359D" w:rsidRPr="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">he </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0003359D" w:rsidRPr="0003359D">
+        <w:t>he Uni</w:t>
+      </w:r>
+      <w:r w:rsidR="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Uni</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0003359D">
+        <w:t xml:space="preserve">versity of Bordeaux </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>versity</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0003359D">
+        <w:t>offers funding through the</w:t>
+      </w:r>
+      <w:r w:rsidR="00575C67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Bordeaux </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F323A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visiting Scholar</w:t>
+      </w:r>
+      <w:r w:rsidR="00575C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="006F3130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>offers</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006F3130">
+        <w:t>programme</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ithin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006F3130">
+      <w:r w:rsidR="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>funding</w:t>
-[...128 lines deleted...]
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve">the framework of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the France 2030 plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CF4C4E" w14:textId="77777777" w:rsidR="0003359D" w:rsidRPr="0003359D" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDF1ECC" w14:textId="40F80474" w:rsidR="00762708" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>The aim of this program</w:t>
+      </w:r>
+      <w:r w:rsidR="00575C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>aim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> is to enable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Universit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A451DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y’s research laboratories and departments as well as its training components</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to bene</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>fit from the presence of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A451DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>this</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>scholars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with recognized international careers and/or great expertise. </w:t>
+      </w:r>
+      <w:r w:rsidR="00762708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regardless of their </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>length</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00762708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hese visits should bene</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> program</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00575C67">
+        <w:t>fit</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>me</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51CA1" w:rsidRPr="00E51CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>research laboratories, as well</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD57B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00A451DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...554 lines deleted...]
-        <w:t xml:space="preserve"> of Bordeaux</w:t>
+        <w:t>of the University of Bordeaux</w:t>
       </w:r>
       <w:r w:rsidR="00762708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AF01FC" w14:textId="417B7951" w:rsidR="0003359D" w:rsidRPr="0003359D" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The ambition of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>The ambition of this p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F368F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r w:rsidR="00700546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidR="00F368F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to structure sustainable</w:t>
+      </w:r>
       <w:r w:rsidRPr="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>this</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> international </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collaborations</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37665">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in research and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
       <w:r w:rsidRPr="0003359D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> p</w:t>
-[...163 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> between the University of Bordeaux and institutions abroad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39EBFC7C" w14:textId="77777777" w:rsidR="0003359D" w:rsidRPr="0003359D" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D41F604" w14:textId="2B2EDCD4" w:rsidR="0003359D" w:rsidRDefault="005B789F" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
@@ -1316,168 +654,133 @@
       <w:r w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This program</w:t>
       </w:r>
       <w:r w:rsidR="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
       <w:r w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005666EF">
+        <w:t xml:space="preserve"> is open to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F368F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005666EF">
+        <w:t>field</w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> open to all </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F368F6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>field</w:t>
+        <w:t xml:space="preserve"> of research</w:t>
       </w:r>
       <w:r w:rsidR="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E00BC3">
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E00BC3">
+        <w:t>raining</w:t>
+      </w:r>
+      <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>research</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F6010">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>raining</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>impetus</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of new </w:t>
       </w:r>
       <w:r w:rsidR="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">international </w:t>
       </w:r>
       <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1496,1398 +799,517 @@
     <w:p w14:paraId="71E92F78" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0081E41F" w14:textId="35FB391F" w:rsidR="00771D5E" w:rsidRDefault="007F4D18" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>obility</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">obility projects proposed by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>applicants</w:t>
+      </w:r>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> must be </w:t>
+      </w:r>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>jointly</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>jointly based on research and teaching</w:t>
+      </w:r>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legal </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status of visiting professor/researcher, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00353577">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>successful applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will commit to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F368F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t>devot</w:t>
+      </w:r>
+      <w:r w:rsidR="00700546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>based</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F368F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D5E" w:rsidRPr="00353577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>research</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t xml:space="preserve">up to 16 hours per month to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk182402818"/>
+      <w:r w:rsidR="00771D5E" w:rsidRPr="00353577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...347 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>teaching and knowledge dissemination activities</w:t>
+      </w:r>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t>in parallel with research activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>parallel</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00771D5E" w:rsidRPr="00771D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51CA1" w:rsidRPr="00E51CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...115 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(see “Application form” below)</w:t>
       </w:r>
       <w:r w:rsidR="00E51CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F90B7B" w14:textId="77777777" w:rsidR="005666EF" w:rsidRPr="005666EF" w:rsidRDefault="005666EF" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="219A369A" w14:textId="77777777" w:rsidR="00D10762" w:rsidRPr="005B789F" w:rsidRDefault="00D10762" w:rsidP="00D10762">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C60346C" w14:textId="16713919" w:rsidR="00D10762" w:rsidRDefault="00F368F6" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Special</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Special attention will be given</w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attention </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> to the following elements</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0D8E5D99" w14:textId="2081FAA4" w:rsidR="00D10762" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribution to </w:t>
       </w:r>
       <w:r w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>the research and/or innovation projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10762">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>research</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> of the host </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or innovation </w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10762">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>projects</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> of Bordeaux </w:t>
+        <w:t xml:space="preserve"> in line with the scientific priorities of the University of Bordeaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F343915" w14:textId="7C4DCAF4" w:rsidR="00D10762" w:rsidRDefault="005666EF" w:rsidP="0003359D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0003359D" w:rsidRPr="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ontribution </w:t>
       </w:r>
       <w:r w:rsidR="00F368F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F368F6">
+        <w:t>to the teaching offer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>teaching</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F368F6">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="0003359D" w:rsidRPr="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pedagogical</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
+        <w:t>pedagogical inno</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10762" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inno</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>vation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E00BC3">
+        <w:t xml:space="preserve"> policy of the U</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>niversity</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4AE707" w14:textId="1907CEF5" w:rsidR="0003359D" w:rsidRPr="00D10762" w:rsidRDefault="005666EF" w:rsidP="0003359D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>andidate's</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0003359D" w:rsidRPr="005666EF">
+        <w:t>andidate's home instit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005666EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> home instit</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>ution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ution</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, with the aim of initiating or strengthening</w:t>
+      </w:r>
+      <w:r w:rsidR="0003359D" w:rsidRPr="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> one or more collaborations defined by the international and partne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>with</w:t>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> of</w:t>
+        <w:t>rship strategy of the University of</w:t>
       </w:r>
       <w:r w:rsidR="0003359D" w:rsidRPr="00D10762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168DBC54" w14:textId="77777777" w:rsidR="0003359D" w:rsidRPr="0003359D" w:rsidRDefault="0003359D" w:rsidP="0003359D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAD07EB" w14:textId="0D0821F4" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="00674AC4">
       <w:pPr>
@@ -2938,228 +1360,112 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The program</w:t>
       </w:r>
       <w:r w:rsidR="00700546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> would fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stays</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>would</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> lasting</w:t>
       </w:r>
       <w:r w:rsidR="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> from</w:t>
+      </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 to 10 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 1 to 10 months</w:t>
+      </w:r>
       <w:r w:rsidR="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CDC9C0" w14:textId="05CFB886" w:rsidR="00D37665" w:rsidRPr="00D37665" w:rsidRDefault="00F368F6" w:rsidP="00D37665">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> to the program</w:t>
+        <w:t>Short stays (under one month duration) are not elligibles to the program</w:t>
       </w:r>
       <w:r w:rsidR="00700546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C1814D" w14:textId="77777777" w:rsidR="00D37665" w:rsidRPr="00D37665" w:rsidRDefault="00D37665" w:rsidP="00D37665">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
@@ -3181,455 +1487,237 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications </w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for long</w:t>
       </w:r>
       <w:r w:rsidR="00F368F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> stays (3 months</w:t>
+      </w:r>
       <w:r w:rsidR="00EA2802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or more) </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> or more) will be prioritized</w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will b</w:t>
+      </w:r>
       <w:r w:rsidR="00EA2802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will</w:t>
-[...120 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>e studied with special</w:t>
+      </w:r>
       <w:r w:rsidR="00715CEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attention</w:t>
       </w:r>
       <w:r w:rsidR="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627E6FEE" w14:textId="77777777" w:rsidR="00D37665" w:rsidRPr="00D37665" w:rsidRDefault="00D37665" w:rsidP="00D37665">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7314D7BA" w14:textId="1376BF71" w:rsidR="00D37665" w:rsidRDefault="005007FA" w:rsidP="00D37665">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visits</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>have to</w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> be scheduled between </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37665" w:rsidRPr="0016618D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00220C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>be</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37665" w:rsidRPr="0016618D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>July 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00220C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have to </w:t>
+      </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>scheduled</w:t>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> place </w:t>
+        <w:t xml:space="preserve">take place </w:t>
       </w:r>
       <w:r w:rsidR="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="0016618D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">single </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>single period</w:t>
+      </w:r>
       <w:r w:rsidR="00D37665" w:rsidRPr="00D37665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B8AB10" w14:textId="65DD14C6" w:rsidR="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D72CDAA" w14:textId="77777777" w:rsidR="00DD57B9" w:rsidRPr="004B1B37" w:rsidRDefault="00DD57B9" w:rsidP="00674AC4">
       <w:pPr>
@@ -3640,1758 +1728,714 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61876911" w14:textId="21FE4192" w:rsidR="00674AC4" w:rsidRDefault="005007FA" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="322638EF" w14:textId="1316D4B1" w:rsidR="008F6010" w:rsidRPr="008F6010" w:rsidRDefault="008F6010" w:rsidP="008F6010">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6010">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eligible candidates must </w:t>
-[...50 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Eligible candidates must meet the following criteria:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D8E7379" w14:textId="77777777" w:rsidR="005007FA" w:rsidRDefault="005007FA" w:rsidP="005007FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> institution</w:t>
+        <w:t>Be employed by a foreign research and/or higher education institution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A673749" w14:textId="65AD73E6" w:rsidR="005007FA" w:rsidRDefault="005007FA" w:rsidP="005007FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Have </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">the title of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85E8D" w:rsidRPr="00A30954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A30954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>title</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85E8D" w:rsidRPr="00A30954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or at least associate</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A30954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve"> professor </w:t>
       </w:r>
       <w:r w:rsidR="00C85E8D" w:rsidRPr="00A30954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">full </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(with significant post-doctoral research experience and a substantial number of scientific publications)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A30954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>professor</w:t>
-[...180 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> home institution </w:t>
+        <w:t xml:space="preserve"> their home institution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F081AAB" w14:textId="7C445E28" w:rsidR="005007FA" w:rsidRDefault="005007FA" w:rsidP="005007FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Provide</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provide a l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etter of support from </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the hosting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> or research unit of the University of Bordeaux explaining the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD264A" w:rsidRPr="005007FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD264A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>l</w:t>
+        <w:t>objectives of the visit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The letter has to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23CF9" w:rsidRPr="00A23CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co-signed by the host team leader and the director of the hosting unit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>etter</w:t>
-[...257 lines deleted...]
-        <w:t xml:space="preserve"> « Application » part</w:t>
+        <w:t xml:space="preserve"> (see « Application » part</w:t>
       </w:r>
       <w:r w:rsidR="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7C8AD2" w14:textId="6546DBE3" w:rsidR="005007FA" w:rsidRDefault="005007FA" w:rsidP="005007FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The age of the visiting </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD264A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scholar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must not be over</w:t>
+      </w:r>
       <w:r w:rsidRPr="005007FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>age</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005007FA">
+        <w:t xml:space="preserve"> 67 years</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD264A" w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00ED6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
       <w:r w:rsidR="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>scholar</w:t>
-[...59 lines deleted...]
-        <w:t>at</w:t>
+        <w:t xml:space="preserve"> the beginning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD264A" w:rsidRPr="005007FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...32 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the contract</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A6E75C5" w14:textId="685753EA" w:rsidR="00A23CF9" w:rsidRPr="005007FA" w:rsidRDefault="00A23CF9" w:rsidP="005007FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The candidate must </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>The candidate must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legally able to be formally employed by t</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>be</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>he University of Bordeaux</w:t>
+      </w:r>
       <w:r w:rsidR="00EA2802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...125 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> during the stay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2831305A" w14:textId="77777777" w:rsidR="00505EDA" w:rsidRDefault="00505EDA" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5789F959" w14:textId="68B86365" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00674AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>unding</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and support services </w:t>
+        <w:t xml:space="preserve">unding and support services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E70EC93" w14:textId="693924AB" w:rsidR="00DD264A" w:rsidRPr="00DD57B9" w:rsidRDefault="00DD264A" w:rsidP="00DD264A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial support </w:t>
       </w:r>
       <w:r w:rsidR="009B0684" w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the program</w:t>
       </w:r>
       <w:r w:rsidR="00700546" w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B57495" w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>covers</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3D308DA8" w14:textId="3D85CB1C" w:rsidR="00DD264A" w:rsidRPr="00DD264A" w:rsidRDefault="00DD264A" w:rsidP="00DD264A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Visiting</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Visiting scholar's </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>salary</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (equivalent to the salary of a university professor in France amounting to 4 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>equivalent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>€ gross/month or 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>salary</w:t>
-[...139 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>€ net/month</w:t>
+      </w:r>
       <w:r w:rsidR="00EA2802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> before tax</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB74019" w14:textId="0204E9E6" w:rsidR="00DD264A" w:rsidRPr="00DD264A" w:rsidRDefault="00DD264A" w:rsidP="00DD264A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Accommodati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>on is not included</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0556D71E" w14:textId="46EF884E" w:rsidR="00DD264A" w:rsidRDefault="00DD264A" w:rsidP="00DD264A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Some</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Some non-exhaustive information about the cost of living in Bordeaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be found following this link</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD264A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non-exhaustive information about the </w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0576F98A" w14:textId="77777777" w:rsidR="00F31B3E" w:rsidRDefault="00277C2C" w:rsidP="00F31B3E">
+    </w:p>
+    <w:p w14:paraId="0576F98A" w14:textId="77777777" w:rsidR="00F31B3E" w:rsidRDefault="000D7BE2" w:rsidP="00F31B3E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00C54988" w:rsidRPr="009F5385">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.numbeo.com/cost-of-living/in/Bordeaux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63576AB6" w14:textId="0FEFBDC0" w:rsidR="00B57495" w:rsidRPr="00F31B3E" w:rsidRDefault="00277C2C" w:rsidP="00F31B3E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -5410,3728 +2454,1122 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00F31B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> round trip</w:t>
       </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00F31B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> from the scholar's place of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31B3E" w:rsidRPr="00F31B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>research and/or higher education institution of origin</w:t>
+      </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00F31B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> of</w:t>
+        <w:t xml:space="preserve"> within the limits of</w:t>
       </w:r>
       <w:r w:rsidR="00B57495" w:rsidRPr="00F31B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D181EB2" w14:textId="5E42C68E" w:rsidR="00B57495" w:rsidRDefault="00F31B3E" w:rsidP="00B57495">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">00€ for </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Europe</w:t>
+        <w:t>00€ for travel within Europe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA9773A" w14:textId="6DB114AC" w:rsidR="00B57495" w:rsidRDefault="00B57495" w:rsidP="00B57495">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1000€ for North </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1000€ for North Africa and Turkey</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C1AC73B" w14:textId="77777777" w:rsidR="00B57495" w:rsidRDefault="00C54988" w:rsidP="00B57495">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1500€ for North America</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8CB0AC" w14:textId="40B50DDD" w:rsidR="00C54988" w:rsidRPr="00B57495" w:rsidRDefault="00C54988" w:rsidP="00B57495">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000€ for the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2000€ for the rest </w:t>
       </w:r>
       <w:r w:rsidR="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">of Africa and the rest </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the world </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25882B7F" w14:textId="60E849B2" w:rsidR="00DD57B9" w:rsidRDefault="00C54988" w:rsidP="00C54988">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Any</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Any other travel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>other</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, seminar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, etc.) must be agreed upon and p</w:t>
+      </w:r>
+      <w:r w:rsidR="0016618D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aid for by the host </w:t>
+      </w:r>
+      <w:r w:rsidR="00866682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laboratory</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>travel</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> the</w:t>
+        <w:t xml:space="preserve"> from its </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>budget or f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...236 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>inanced by the guest</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F47F06C" w14:textId="73F967DF" w:rsidR="00C54988" w:rsidRDefault="00DD57B9" w:rsidP="00C54988">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="0016618D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>isiting</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> scholars</w:t>
+        <w:t>isiting scholars</w:t>
       </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> wi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ll have access to the</w:t>
+      </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>wi</w:t>
+        <w:t xml:space="preserve"> libraries and restaurants</w:t>
       </w:r>
       <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ll</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> of Bordeaux</w:t>
+        <w:t xml:space="preserve"> of the University of Bordeaux</w:t>
       </w:r>
       <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631E7003" w14:textId="69B1A478" w:rsidR="00B57495" w:rsidRDefault="003F2152" w:rsidP="00C54988">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>They</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (bus, </w:t>
+        <w:t xml:space="preserve">They will also be able to benefit from a 75% subsidy on public transport passes (bus, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tram</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, bicycle).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E096624" w14:textId="77777777" w:rsidR="00561318" w:rsidRPr="00561318" w:rsidRDefault="00561318" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BFEB268" w14:textId="6886D3F7" w:rsidR="00C54988" w:rsidRPr="00C54988" w:rsidRDefault="00C54988" w:rsidP="00C54988">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D6009">
+        <w:t>Health insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9784B" w:rsidRPr="003D6009">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stays </w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>less than 3 months</w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scholars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from non-EU countries must take out </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>travel insurance covering the entire duration of their stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750F4A52" w14:textId="251BD32A" w:rsidR="00C54988" w:rsidRPr="00C54988" w:rsidRDefault="00C54988" w:rsidP="00C54988">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Scholars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have </w:t>
+      </w:r>
+      <w:r w:rsidR="00256E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>health coverage in another Europe</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an Union country may apply for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uropean Health Insurance C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ard which will</w:t>
+      </w:r>
+      <w:r w:rsidR="0092685D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enable them to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cover their potential health expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in France. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC3A410" w14:textId="43873C60" w:rsidR="00561318" w:rsidRDefault="00E00BC3" w:rsidP="003D6009">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Holders of a "Passeport Talent-C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hercheur" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(stay of more than 3 months) and their dependents (spouse and children) present in Bordeaux will be able to benefit from basic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">French </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54988" w:rsidRPr="00C54988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>health coverage (70% of health expenses covered).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3623F72F" w14:textId="0957A983" w:rsidR="007F4D18" w:rsidRPr="007F4D18" w:rsidRDefault="007F4D18" w:rsidP="003D6009">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All candidates are also required to take out repatriation and death insurance for the whole stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F864C03" w14:textId="77777777" w:rsidR="007F4D18" w:rsidRDefault="007F4D18" w:rsidP="003D6009">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D6009">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E2D891" w14:textId="6CD26C01" w:rsidR="003D6009" w:rsidRPr="007F4D18" w:rsidRDefault="007F4D18" w:rsidP="003D6009">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>insurance</w:t>
-[...939 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4D18">
-        <w:rPr>
-[...173 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Support provided by the university</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="043D0085" w14:textId="73A34CAF" w:rsidR="003D6009" w:rsidRPr="003D6009" w:rsidRDefault="003D6009" w:rsidP="003D6009">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For long </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>For long stay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s (more than 3 months), </w:t>
+      </w:r>
       <w:r w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">), </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD57B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laureates</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...63 lines deleted...]
-        <w:t> :</w:t>
+        <w:t xml:space="preserve"> may benefit from :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBE1C42" w14:textId="29F203DD" w:rsidR="003D6009" w:rsidRDefault="00ED6A13" w:rsidP="003D6009">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support </w:t>
-[...39 lines deleted...]
-        <w:t>R</w:t>
+        <w:t>Support from the Welcome Center for International R</w:t>
       </w:r>
       <w:r w:rsidR="003D6009" w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>esearchers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>esearchers for their administrative procedures : immigration</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formalities</w:t>
+      </w:r>
       <w:r w:rsidR="003D6009" w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">, etc. </w:t>
+        <w:t xml:space="preserve">, social security affiliation, taxation, school enrollment of minor children, opening a bank account, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D499E96" w14:textId="7FCFDDF2" w:rsidR="003D6009" w:rsidRDefault="00256E44" w:rsidP="003D6009">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Free </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to</w:t>
+        <w:t>Free attendance to</w:t>
       </w:r>
       <w:r w:rsidR="003D6009" w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> French as a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> French as a foreign lan</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6009">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>guage courses (</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6009">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>open to spouses)</w:t>
+      </w:r>
       <w:r w:rsidR="003D6009" w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>foreign</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...68 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F2152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>organized</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Center</w:t>
+        <w:t>organized by the Welcome Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20943103" w14:textId="707B1CB1" w:rsidR="003D6009" w:rsidRDefault="00256E44" w:rsidP="003D6009">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Consultancy</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Consultancy </w:t>
       </w:r>
       <w:r w:rsidR="003D6009" w:rsidRPr="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">or assistance </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> a partnership</w:t>
+        <w:t>or assistance from the Research, International, Partnerships and Innovation Department if the mobility includes a partnership</w:t>
       </w:r>
       <w:r w:rsidR="003D6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> or project development </w:t>
       </w:r>
       <w:r w:rsidR="00EC4FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>component</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E08AADC" w14:textId="6D8F9DCD" w:rsidR="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A5A02F" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13DD5176" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Schooling</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 3 and over</w:t>
+        <w:t>Schooling for children aged 3 and over</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8ADB42" w14:textId="37A37E3D" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In France, </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">In France, schooling is compulsory </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>for all children from 3 to 16 years old</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Education </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Education is provided mainly by public establishments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which are</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> free of charge with the exception of canteen fees and extracurricular activities. Enrolment is open all year round</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...267 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> is based on the city and neighborhood of residence. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E49A72" w14:textId="77777777" w:rsidR="00DD57B9" w:rsidRDefault="00A92D11" w:rsidP="00DD57B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The Welcome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Center for International Researchers</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Welcome</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> is available to assist program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Center for International </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>laureates</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...189 lines deleted...]
-        <w:t xml:space="preserve"> 3</w:t>
+        <w:t xml:space="preserve"> with school registration procedures. It can also provide information on childcare options for children under 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E01CFE" w14:textId="58726DA1" w:rsidR="00674AC4" w:rsidRPr="00DD57B9" w:rsidRDefault="00C9784B" w:rsidP="00DD57B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -9165,900 +3603,313 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD28557" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Preparing</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> application</w:t>
+        <w:t>Preparing your application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1652368C" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B034776" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Letter</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> of support</w:t>
+        <w:t>Letter of support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4A2B03" w14:textId="7460A05A" w:rsidR="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">First and </w:t>
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">First and foremost, the candidate must identify and establish contact with the research laboratory and/or training unit within the University of Bordeaux that would like to welcome him/her </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">in the framework </w:t>
+      </w:r>
+      <w:r w:rsidR="001375CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>framework</w:t>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> a joint project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E6A577" w14:textId="77777777" w:rsidR="00A92D11" w:rsidRPr="00A92D11" w:rsidRDefault="00A92D11" w:rsidP="00A92D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57DB8270" w14:textId="35F29946" w:rsidR="009B0684" w:rsidRPr="00256E44" w:rsidRDefault="009B0684" w:rsidP="009B0684">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>In order to meet the eligibi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lity criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00F245EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>order</w:t>
-[...56 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">to provide a letter </w:t>
+      </w:r>
       <w:r w:rsidR="00F245EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the </w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">of support. </w:t>
       </w:r>
       <w:r w:rsidR="00F245EA" w:rsidRPr="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">This document </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003F2152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="569B07B4" w14:textId="77777777" w:rsidR="009B0684" w:rsidRDefault="009B0684" w:rsidP="009B0684">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Detail</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Detail </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the objectives of the visit and its expected impact</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...157 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> for the structure and the institution (specify the duration of the project, and information concerning the infrastructure, equipment and services needed to carry out the activities) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611087BF" w14:textId="6F7AA63A" w:rsidR="009B0684" w:rsidRPr="009B0684" w:rsidRDefault="009B0684" w:rsidP="009B0684">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Be </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk152522109"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>co-signed</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by the host team </w:t>
+        <w:t xml:space="preserve">co-signed by the host team </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">leader and the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> unit</w:t>
+        <w:t>leader and the director of the hosting unit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="52348D97" w14:textId="5A06002F" w:rsidR="009B0684" w:rsidRDefault="009B0684" w:rsidP="009B0684">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10ED9FE4" w14:textId="77777777" w:rsidR="002A383E" w:rsidRPr="002A383E" w:rsidRDefault="002A383E" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -10072,935 +3923,360 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071BB1A4" w14:textId="28FEB2DB" w:rsidR="002A383E" w:rsidRPr="002A383E" w:rsidRDefault="002A383E" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The application must </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The application must be </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>jointly</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A383E">
+        <w:t xml:space="preserve">jointly drafted by the applicant and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>drafted</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> local contact</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> at the host institution). </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the person in charge of hosting the applicant at the host institution). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7AA2D0" w14:textId="4C8B340F" w:rsidR="002A383E" w:rsidRPr="002A383E" w:rsidRDefault="002A383E" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>co-authors</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">co-authors (the applicant and the local contact) have to explain the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>strategic, scientific and/or pedagogical i</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>mportance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the host </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the local contact) have to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001375CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the concerned research department and/or training component and </w:t>
+      </w:r>
+      <w:r w:rsidR="001375CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>explain</w:t>
-[...191 lines deleted...]
-        <w:t xml:space="preserve"> of Bordeaux</w:t>
+        <w:t>University of Bordeaux</w:t>
       </w:r>
       <w:r w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C4F549" w14:textId="77777777" w:rsidR="002A383E" w:rsidRPr="002A383E" w:rsidRDefault="002A383E" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3341F852" w14:textId="7E35EB0E" w:rsidR="002A383E" w:rsidRDefault="0044601F" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>In the framework of the implementation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4D67" w:rsidRPr="00E264FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pedagogical activities </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>framework</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>teaching and knowledge dissemination activities</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...148 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(up to 16 hours per month) </w:t>
       </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> local </w:t>
+        <w:t xml:space="preserve">the applicant's local </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must contact </w:t>
       </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the relevant</w:t>
       </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctoral </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>doctoral school</w:t>
+      </w:r>
+      <w:r w:rsidR="002A383E" w:rsidRPr="002A383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ED) and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>school</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>training unit</w:t>
+      </w:r>
       <w:r w:rsidR="002A383E" w:rsidRPr="002A383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ED) and</w:t>
-[...182 lines deleted...]
-        <w:t xml:space="preserve"> courses).</w:t>
+        <w:t xml:space="preserve"> (UF) to ensure that the activities proposed in document C are feasible (in terms of student attendance and the possibility of scheduling courses).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1415B4" w14:textId="77777777" w:rsidR="0044601F" w:rsidRPr="009B0684" w:rsidRDefault="0044601F" w:rsidP="002A383E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661BFD79" w14:textId="77777777" w:rsidR="0044601F" w:rsidRPr="0044601F" w:rsidRDefault="0044601F" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -11013,1629 +4289,443 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Document C</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD80B75" w14:textId="1DCDC64C" w:rsidR="0044601F" w:rsidRDefault="0044601F" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The names of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E264FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons in charge of training programmes</w:t>
+      </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>names</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (Bachelor's, Master's) with whom the local </w:t>
+      </w:r>
+      <w:r w:rsidR="00627661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
       <w:r w:rsidR="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>persons</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in charge of training programmes</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627661">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Bachelor's</w:t>
-[...163 lines deleted...]
-        <w:t xml:space="preserve"> in document C.</w:t>
+        <w:t xml:space="preserve"> have been in contact prior to submission must be entered in document C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9BD7FC" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRPr="0044601F" w:rsidRDefault="00E264FE" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4856E4BF" w14:textId="04B9C7D3" w:rsidR="009B0684" w:rsidRDefault="0044601F" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044601F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A </w:t>
-[...239 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>A clear distinction must be made between courses aimed at Bachelor's and Master's students, those offered to PhD students, and seminars and conferences aimed at laboratories and departments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6633A4FE" w14:textId="698E0AD2" w:rsidR="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C71321" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Some</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Some examples of pedagogical activities that can be proposed as part of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BA58D6" w14:textId="60F26158" w:rsidR="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seminar or </w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Seminar or conference for students and/or staff from the host laboratory</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D8D617B" w14:textId="084CC058" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="007D4D67" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ourses for </w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ourses for Master's and Bachelor's students</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3618C07B" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Workshops</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B4FA9B" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Tutoring</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tutoring for students</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E0B4369" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-supervision of a </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Co-supervision of a trainee in the host laboratory</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0263812F" w14:textId="77777777" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Various</w:t>
-[...87 lines deleted...]
-        <w:t>, etc.)</w:t>
+        <w:t>Various pedagogical projects (virtual café, round table, battles, Serious game, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CAC473" w14:textId="5534AD8A" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exchanges </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Exchanges with students (internship or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exchange</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>with</w:t>
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> advice, exchanges on a subject concerning the research carried out by the student and/or visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>scholar</w:t>
       </w:r>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09420E95" w14:textId="67DF7573" w:rsidR="00E264FE" w:rsidRPr="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="00E264FE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E264FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Any</w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> in document A).</w:t>
+        <w:t>Any other activity aimed at students (to be specified in document A).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A9986B" w14:textId="3F48F9F8" w:rsidR="00E264FE" w:rsidRDefault="00E264FE" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DAA624E" w14:textId="1F5ECF0C" w:rsidR="00E264FE" w:rsidRDefault="007D4D67" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...179 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The laureate’s local contact will be responsible for setting up the proposed activities and monitoring them during the visit period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1339BE9A" w14:textId="7A3D0395" w:rsidR="007D4D67" w:rsidRDefault="007D4D67" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11BF7141" w14:textId="77777777" w:rsidR="00627661" w:rsidRDefault="00627661" w:rsidP="0044601F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -12656,247 +4746,103 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B65E714" w14:textId="77777777" w:rsidR="007D4D67" w:rsidRPr="003E321E" w:rsidRDefault="007D4D67" w:rsidP="00DD57B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Application </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Application submission</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="76C2724C" w14:textId="412E11BF" w:rsidR="00674AC4" w:rsidRDefault="003F2152" w:rsidP="007D4D67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD57B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Following registration on the platform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="009B0684" w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">he </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> able to </w:t>
+        <w:t xml:space="preserve">he applicant will be able to </w:t>
       </w:r>
       <w:r w:rsidR="009B0684" w:rsidRPr="00CE37C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">download the </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>download the forms</w:t>
+      </w:r>
       <w:r w:rsidR="009B0684" w:rsidRPr="009B0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A (Project </w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> A (Project proposal), B (Ethical issues) and C (Courses and dissemination activities template</w:t>
+      </w:r>
       <w:r w:rsidR="00256E44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00CE37C7" w:rsidRPr="007D4D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in Word format</w:t>
       </w:r>
       <w:r w:rsidR="00CE37C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5346B56F" w14:textId="77777777" w:rsidR="007D4D67" w:rsidRPr="007D4D67" w:rsidRDefault="007D4D67" w:rsidP="007D4D67">
@@ -12910,1935 +4856,450 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78DE5237" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t>In order to submit his</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>order</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/her</w:t>
+      </w:r>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t xml:space="preserve"> application on the platform, t</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>submit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>he applicant should</w:t>
+      </w:r>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...131 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> follow the following steps:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D58AFE9" w14:textId="6E3AE4E6" w:rsidR="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fill </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> Annex)</w:t>
+        <w:t>Fill in 2 online administrative forms (form°1: personal data of the applicant, form°2: administrative information related to the project, see Annex)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C57C6DD" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Attach</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Attach 6 individual documents listed below </w:t>
       </w:r>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>in PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173A6D75" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Letter</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> of the structure</w:t>
+        <w:t>Letter of support co-signed by the head of the host team and the director of the structure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CE13AC" w14:textId="7C3DEE32" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document A (Project </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> the host team</w:t>
+        <w:t>Document A (Project proposal) completed with the host team</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D19FBB" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Document B (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> issues)</w:t>
+        <w:t>Document B (Ethical issues)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDA3615" w14:textId="6CF4187F" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document C (Courses and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t xml:space="preserve">Document C (Courses and dissemination activities template) completed with </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dissemination</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t>the host structure</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-        <w:t>the host structure</w:t>
+        <w:t xml:space="preserve"> and with the endorsement of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7298" w:rsidRPr="0044601F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000A7298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons in charge of training programmes</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7298" w:rsidRPr="0044601F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bachelor's, Master's)</w:t>
+      </w:r>
       <w:r w:rsidR="000A7298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...121 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or the doctoral school</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13F4425B" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CV and </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> on 6 pages maximum</w:t>
+        <w:t>CV and summary of main achievements (list of main publications, patents, grants and other scientific communications and awards) of the applicant on 6 pages maximum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B1E028" w14:textId="69C01889" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Letter</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t xml:space="preserve">Letter of support from the candidate's home institution </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7298" w:rsidRPr="000A7298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of support </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t>and any other relevant employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00551DD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00005DB3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7298" w:rsidRPr="000A7298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...329 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>written in English or French, expressly stating that the candidate is authorized to sign a contract with the University of Bordeaux and therefore to receive a salary</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00F144E3" w14:textId="77777777" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="262E0AA5" w14:textId="3B50FD18" w:rsidR="00005DB3" w:rsidRPr="00005DB3" w:rsidRDefault="00005DB3" w:rsidP="00005DB3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Before</w:t>
-[...274 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Before the validation of the application, the applicant must ensure that it is complete. All the above-mentioned documents are mandatory. Incomplete applications will not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A45935A" w14:textId="10B75638" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FAE9203" w14:textId="21EFCF41" w:rsidR="00674AC4" w:rsidRDefault="00674AC4" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -14959,51 +5420,51 @@
                               <w:t>(Courses and dis</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>semination activities template),</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005D7B81">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> please contact us at </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="59847DE7" w14:textId="7585DC1C" w:rsidR="005D7B81" w:rsidRDefault="00277C2C" w:rsidP="00674AC4">
+                          <w:p w14:paraId="59847DE7" w14:textId="7585DC1C" w:rsidR="005D7B81" w:rsidRDefault="000D7BE2" w:rsidP="00674AC4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId9" w:history="1">
                               <w:r w:rsidR="005D7B81" w:rsidRPr="009F5385">
                                 <w:rPr>
                                   <w:rStyle w:val="Lienhypertexte"/>
                                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>accueil.chercheurs@u-bordeaux.fr</w:t>
                               </w:r>
                             </w:hyperlink>
@@ -15106,51 +5567,51 @@
                         <w:t>(Courses and dis</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>semination activities template),</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005D7B81">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> please contact us at </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="59847DE7" w14:textId="7585DC1C" w:rsidR="005D7B81" w:rsidRDefault="00277C2C" w:rsidP="00674AC4">
+                    <w:p w14:paraId="59847DE7" w14:textId="7585DC1C" w:rsidR="005D7B81" w:rsidRDefault="000D7BE2" w:rsidP="00674AC4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId10" w:history="1">
                         <w:r w:rsidR="005D7B81" w:rsidRPr="009F5385">
                           <w:rPr>
                             <w:rStyle w:val="Lienhypertexte"/>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>accueil.chercheurs@u-bordeaux.fr</w:t>
                         </w:r>
                       </w:hyperlink>
@@ -15271,1063 +5732,322 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation process </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74347516" w14:textId="77777777" w:rsidR="005D7B81" w:rsidRPr="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Selection</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Selection criteria will be based on the project's fit with the objectives of the call as outlined above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7CB0B9" w14:textId="77777777" w:rsidR="005D7B81" w:rsidRPr="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19947A0F" w14:textId="1DF7EA67" w:rsidR="005D7B81" w:rsidRPr="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applications </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Applications will </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC308C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will</w:t>
-[...81 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>evaluated according to the following criteria</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F697FB" w14:textId="77777777" w:rsidR="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Quality</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of the application</w:t>
+        <w:t>Quality of the application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503F433E" w14:textId="33F58C3D" w:rsidR="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Quality</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> background </w:t>
+        <w:t xml:space="preserve">Quality of the applicant's background </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...31 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(experience and main achievements)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F1E456" w14:textId="77777777" w:rsidR="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Objectives </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> by the program </w:t>
+        <w:t xml:space="preserve">Objectives targeted by the program </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DF6F75" w14:textId="118A4948" w:rsidR="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>The applicant's project</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DCCD9AE" w14:textId="5B377C05" w:rsidR="005D7B81" w:rsidRDefault="005D7B81" w:rsidP="005D7B81">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Expected</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Expected impact for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>host team and possible impact</w:t>
+      </w:r>
       <w:r w:rsidRPr="005D7B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> impact for the </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> of Bordeaux</w:t>
+        <w:t xml:space="preserve"> for the University of Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46385E3C" w14:textId="77777777" w:rsidR="00EC308C" w:rsidRDefault="00EC308C" w:rsidP="00EC308C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA140D4" w14:textId="77777777" w:rsidR="009F5C1E" w:rsidRPr="009F5C1E" w:rsidRDefault="009F5C1E" w:rsidP="009F5C1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F5C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mobility</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Report</w:t>
+        <w:t>Mobility Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E40EA06" w14:textId="77777777" w:rsidR="009F5C1E" w:rsidRPr="009F5C1E" w:rsidRDefault="009F5C1E" w:rsidP="009F5C1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F5C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Selected</w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Selected candidates will be required to submit a mobility report no later than two months after the end of their stay. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC7419E" w14:textId="6B5E95F5" w:rsidR="00EC308C" w:rsidRDefault="009F5C1E" w:rsidP="009F5C1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F5C1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>They</w:t>
-[...183 lines deleted...]
-        <w:t xml:space="preserve"> of the programme.</w:t>
+        <w:t>They will also be contacted two years after their mobility as part of a long-term review of the programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244FA446" w14:textId="77777777" w:rsidR="00EC308C" w:rsidRPr="00EC308C" w:rsidRDefault="00EC308C" w:rsidP="00EC308C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30CC7E3C" w14:textId="41D68650" w:rsidR="004671F2" w:rsidRPr="00674AC4" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -16409,407 +6129,231 @@
       </w:r>
       <w:r w:rsidR="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="004671F2" w:rsidRPr="004671F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4337C8E0" w14:textId="66EB6003" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00887D4B" w:rsidP="004671F2">
+    <w:p w14:paraId="4337C8E0" w14:textId="45791C48" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00887D4B" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk152597272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E00BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tart of the application </w:t>
-[...7 lines deleted...]
-        <w:t>process</w:t>
+        <w:t>tart of the application process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="4E2200EE" w14:textId="44035EF1" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>October 5, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2200EE" w14:textId="7ED8748D" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Application </w:t>
-[...7 lines deleted...]
-        <w:t>deadline</w:t>
+        <w:t>Application deadline</w:t>
       </w:r>
       <w:r w:rsidR="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="098A9636" w14:textId="43C8ABF3" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>January 11, 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098A9636" w14:textId="762EB8BA" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Notification of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Notification of the results</w:t>
+      </w:r>
       <w:r w:rsidR="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> end of </w:t>
+        <w:t xml:space="preserve">: end of </w:t>
       </w:r>
       <w:r w:rsidR="00CE37C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>April 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DD57B9">
-[...7 lines deleted...]
-    <w:p w14:paraId="24B150BD" w14:textId="421B2DB5" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
+      <w:r w:rsidR="000D7BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B150BD" w14:textId="1A5C1BFD" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="00E00BC3" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Beginning</w:t>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Beginning of the stays</w:t>
+      </w:r>
       <w:r w:rsidR="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>: from September</w:t>
+      </w:r>
       <w:r w:rsidR="004671F2" w:rsidRPr="004671F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DD57B9">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000D7BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="78F3D990" w14:textId="73438E0D" w:rsidR="004671F2" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B71C968" w14:textId="558C96B8" w:rsidR="00505EDA" w:rsidRPr="00EC4FFA" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -16818,203 +6362,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00887D4B" w:rsidRPr="00EC4FFA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00887D4B" w:rsidRPr="00EC4FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>any</w:t>
-[...142 lines deleted...]
-        <w:t xml:space="preserve"> web page.</w:t>
+        <w:t>any change to the provisional timetable will be announced on the dedicated web page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFF1FD5" w14:textId="77777777" w:rsidR="00DD5FCE" w:rsidRDefault="00DD5FCE" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745EF6FE" w14:textId="27B53F90" w:rsidR="00DD5FCE" w:rsidRDefault="00DD5FCE" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -17116,121 +6516,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mathilde MORGAT</w:t>
       </w:r>
       <w:r w:rsidR="004671F2" w:rsidRPr="004671F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED6A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Welcome</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED6A13">
+        <w:t>Welcome Center for International R</w:t>
+      </w:r>
+      <w:r w:rsidR="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Center for International </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED6A13">
+        <w:t>esearchers</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4FE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00887D4B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00887D4B" w:rsidRPr="00887D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>esearchers</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="07600E6B" w14:textId="50C49706" w:rsidR="004671F2" w:rsidRDefault="00277C2C" w:rsidP="004671F2">
+        <w:t>International Relations Department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07600E6B" w14:textId="50C49706" w:rsidR="004671F2" w:rsidRDefault="000D7BE2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00690FA3" w:rsidRPr="00EB3BAD">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>accueil.chercheurs@u-bordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49F45918" w14:textId="67D11126" w:rsidR="00690FA3" w:rsidRDefault="00690FA3" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -17302,294 +6669,157 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7-2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0912E524" w14:textId="77777777" w:rsidR="0016618D" w:rsidRDefault="0016618D" w:rsidP="0016618D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANNEX</w:t>
       </w:r>
       <w:r w:rsidR="00005DB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00690FA3" w:rsidRPr="00690FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00690FA3" w:rsidRPr="00690FA3">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Administrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016618D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administrative </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0016618D">
+        <w:t>application form</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">application </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">s to be filled in </w:t>
+      </w:r>
       <w:r w:rsidRPr="0016618D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>form</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> the online application platform</w:t>
+        <w:t xml:space="preserve"> within the online application platform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C28BDE" w14:textId="77A6ECCF" w:rsidR="00690FA3" w:rsidRPr="0016618D" w:rsidRDefault="0016618D" w:rsidP="0016618D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016618D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">For information </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">For information only! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76977F6C" w14:textId="77777777" w:rsidR="00674AC4" w:rsidRPr="007B269D" w:rsidRDefault="00674AC4" w:rsidP="00FE4767">
       <w:pPr>
         <w:pStyle w:val="soustitreArialboldc11"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5155"/>
         <w:gridCol w:w="4091"/>
       </w:tblGrid>
@@ -17916,71 +7146,51 @@
           <w:tcPr>
             <w:tcW w:w="5155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2478AB5E" w14:textId="6015D615" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E321E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Date of first PhD (</w:t>
-[...19 lines deleted...]
-              <w:t>/mm/dd)</w:t>
+              <w:t>Date of first PhD (yyyy/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4091" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44530193" w14:textId="77777777" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18160,71 +7370,51 @@
           <w:tcPr>
             <w:tcW w:w="5155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A65921" w14:textId="1E336FCB" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E321E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Date of birth (dd/mm/</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Date of birth (dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4091" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB6103B" w14:textId="77777777" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -19384,71 +8574,51 @@
           <w:tcPr>
             <w:tcW w:w="5155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04FBA14A" w14:textId="652A899F" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E321E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Proposed start date (dd/mm/</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Proposed start date (dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4091" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44675479" w14:textId="77777777" w:rsidR="00690FA3" w:rsidRPr="003E321E" w:rsidRDefault="00690FA3" w:rsidP="00690FA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -19752,58 +8922,58 @@
               <wp:wrapNone/>
               <wp:docPr id="7" name="Zone de texte 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="520700" cy="504825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
+                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="641603A8" w14:textId="2E7C00D0" w:rsidR="004954F2" w:rsidRPr="004A79C9" w:rsidRDefault="004954F2" w:rsidP="00AB2C69">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="right" w:pos="522"/>
                             </w:tabs>
                             <w:ind w:right="-29"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
@@ -20431,58 +9601,58 @@
               <wp:wrapNone/>
               <wp:docPr id="8" name="Zone de texte 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="520700" cy="504825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
+                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="33F690EB" w14:textId="73A5FE78" w:rsidR="004954F2" w:rsidRPr="004B4222" w:rsidRDefault="004954F2" w:rsidP="00AB2C69">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="right" w:pos="522"/>
                             </w:tabs>
                             <w:ind w:right="-29"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
@@ -23765,60 +12935,59 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="781454538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1657300330">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1429621805">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1820219894">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1980792">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="117652905">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32AB7"/>
     <w:rsid w:val="000029C2"/>
     <w:rsid w:val="00005DB3"/>
     <w:rsid w:val="00006698"/>
     <w:rsid w:val="000117A9"/>
     <w:rsid w:val="00013FD2"/>
     <w:rsid w:val="00022115"/>
@@ -23856,50 +13025,51 @@
     <w:rsid w:val="00094816"/>
     <w:rsid w:val="0009492B"/>
     <w:rsid w:val="00095AAF"/>
     <w:rsid w:val="000966BF"/>
     <w:rsid w:val="00097084"/>
     <w:rsid w:val="000A0ED9"/>
     <w:rsid w:val="000A12D1"/>
     <w:rsid w:val="000A14D5"/>
     <w:rsid w:val="000A183B"/>
     <w:rsid w:val="000A3DEC"/>
     <w:rsid w:val="000A5CC3"/>
     <w:rsid w:val="000A7298"/>
     <w:rsid w:val="000B15BA"/>
     <w:rsid w:val="000B2120"/>
     <w:rsid w:val="000B3116"/>
     <w:rsid w:val="000B3250"/>
     <w:rsid w:val="000B44C8"/>
     <w:rsid w:val="000B6D61"/>
     <w:rsid w:val="000B75C6"/>
     <w:rsid w:val="000D1183"/>
     <w:rsid w:val="000D14A1"/>
     <w:rsid w:val="000D2B8B"/>
     <w:rsid w:val="000D3D4B"/>
     <w:rsid w:val="000D44B1"/>
     <w:rsid w:val="000D4F53"/>
+    <w:rsid w:val="000D7BE2"/>
     <w:rsid w:val="000E15CB"/>
     <w:rsid w:val="000E3443"/>
     <w:rsid w:val="000E52E9"/>
     <w:rsid w:val="000E64A4"/>
     <w:rsid w:val="000E6961"/>
     <w:rsid w:val="000E7DB2"/>
     <w:rsid w:val="000F0017"/>
     <w:rsid w:val="000F5569"/>
     <w:rsid w:val="000F5979"/>
     <w:rsid w:val="00100096"/>
     <w:rsid w:val="0010061E"/>
     <w:rsid w:val="00102256"/>
     <w:rsid w:val="00102EF9"/>
     <w:rsid w:val="00103107"/>
     <w:rsid w:val="0010796E"/>
     <w:rsid w:val="00111DAF"/>
     <w:rsid w:val="0011686F"/>
     <w:rsid w:val="0011747F"/>
     <w:rsid w:val="00120EF8"/>
     <w:rsid w:val="00121227"/>
     <w:rsid w:val="00123A90"/>
     <w:rsid w:val="00125D9D"/>
     <w:rsid w:val="001264A7"/>
     <w:rsid w:val="001269E3"/>
     <w:rsid w:val="0013068B"/>
@@ -24286,50 +13456,51 @@
     <w:rsid w:val="005F17FB"/>
     <w:rsid w:val="005F3192"/>
     <w:rsid w:val="005F5938"/>
     <w:rsid w:val="005F5FD1"/>
     <w:rsid w:val="0060691A"/>
     <w:rsid w:val="00606AD3"/>
     <w:rsid w:val="00610163"/>
     <w:rsid w:val="00613401"/>
     <w:rsid w:val="00614231"/>
     <w:rsid w:val="00614C9A"/>
     <w:rsid w:val="00615C8A"/>
     <w:rsid w:val="0061660B"/>
     <w:rsid w:val="00623C12"/>
     <w:rsid w:val="00625D3A"/>
     <w:rsid w:val="0062693B"/>
     <w:rsid w:val="00627274"/>
     <w:rsid w:val="00627661"/>
     <w:rsid w:val="0063259A"/>
     <w:rsid w:val="00632DE2"/>
     <w:rsid w:val="0063391C"/>
     <w:rsid w:val="00633DFD"/>
     <w:rsid w:val="0063467F"/>
     <w:rsid w:val="006352CC"/>
     <w:rsid w:val="006376E5"/>
     <w:rsid w:val="00641796"/>
+    <w:rsid w:val="00642678"/>
     <w:rsid w:val="006437A4"/>
     <w:rsid w:val="006468E2"/>
     <w:rsid w:val="006519FB"/>
     <w:rsid w:val="006524E7"/>
     <w:rsid w:val="00654B48"/>
     <w:rsid w:val="00663D3D"/>
     <w:rsid w:val="00663F35"/>
     <w:rsid w:val="0066444B"/>
     <w:rsid w:val="006664E7"/>
     <w:rsid w:val="00666AE0"/>
     <w:rsid w:val="0067110F"/>
     <w:rsid w:val="00671996"/>
     <w:rsid w:val="00672536"/>
     <w:rsid w:val="00674AC4"/>
     <w:rsid w:val="00674F0A"/>
     <w:rsid w:val="006757ED"/>
     <w:rsid w:val="00676C13"/>
     <w:rsid w:val="006818E5"/>
     <w:rsid w:val="00682A1D"/>
     <w:rsid w:val="00685CF0"/>
     <w:rsid w:val="00686A82"/>
     <w:rsid w:val="006903D5"/>
     <w:rsid w:val="00690449"/>
     <w:rsid w:val="00690FA3"/>
     <w:rsid w:val="006919F9"/>
@@ -24357,50 +13528,51 @@
     <w:rsid w:val="006D69DC"/>
     <w:rsid w:val="006D780B"/>
     <w:rsid w:val="006D7954"/>
     <w:rsid w:val="006E08CA"/>
     <w:rsid w:val="006E263D"/>
     <w:rsid w:val="006E3C3D"/>
     <w:rsid w:val="006E7A15"/>
     <w:rsid w:val="006F1AB9"/>
     <w:rsid w:val="006F3130"/>
     <w:rsid w:val="006F6106"/>
     <w:rsid w:val="00700508"/>
     <w:rsid w:val="00700546"/>
     <w:rsid w:val="0070168B"/>
     <w:rsid w:val="007018DD"/>
     <w:rsid w:val="00702B5B"/>
     <w:rsid w:val="00703DB8"/>
     <w:rsid w:val="00707918"/>
     <w:rsid w:val="00712CEC"/>
     <w:rsid w:val="00713AE2"/>
     <w:rsid w:val="00715CEE"/>
     <w:rsid w:val="0072083E"/>
     <w:rsid w:val="00721BF0"/>
     <w:rsid w:val="00727EE5"/>
     <w:rsid w:val="00733F9F"/>
     <w:rsid w:val="0073755C"/>
+    <w:rsid w:val="00737A37"/>
     <w:rsid w:val="00737B6D"/>
     <w:rsid w:val="0074384D"/>
     <w:rsid w:val="007442B1"/>
     <w:rsid w:val="00744D78"/>
     <w:rsid w:val="00745D27"/>
     <w:rsid w:val="007477A4"/>
     <w:rsid w:val="00750604"/>
     <w:rsid w:val="007512DD"/>
     <w:rsid w:val="00753693"/>
     <w:rsid w:val="0076009B"/>
     <w:rsid w:val="00762708"/>
     <w:rsid w:val="007702EB"/>
     <w:rsid w:val="007709AE"/>
     <w:rsid w:val="007716F4"/>
     <w:rsid w:val="00771D5E"/>
     <w:rsid w:val="00772C49"/>
     <w:rsid w:val="00772CD4"/>
     <w:rsid w:val="00776237"/>
     <w:rsid w:val="0077702D"/>
     <w:rsid w:val="00780838"/>
     <w:rsid w:val="0078182D"/>
     <w:rsid w:val="007838B1"/>
     <w:rsid w:val="00784555"/>
     <w:rsid w:val="00785871"/>
     <w:rsid w:val="00787155"/>
@@ -25023,51 +14195,51 @@
     <w:rsid w:val="00FE0516"/>
     <w:rsid w:val="00FE077A"/>
     <w:rsid w:val="00FE1105"/>
     <w:rsid w:val="00FE29C5"/>
     <w:rsid w:val="00FE4767"/>
     <w:rsid w:val="00FF2264"/>
     <w:rsid w:val="00FF7D85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="51BF0248"/>
   <w15:docId w15:val="{7C218BB5-A015-6A4D-BCA1-A4A50861557B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26371,68 +15543,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D62B13D0-3BB8-4854-B508-DDA192230160}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1889</Words>
-  <Characters>10392</Characters>
+  <Characters>10390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>modèle de document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DAG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12257</CharactersWithSpaces>
+  <CharactersWithSpaces>12255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>modèle de document</dc:title>
   <dc:subject/>
   <dc:creator>Université de Bordeaux</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>