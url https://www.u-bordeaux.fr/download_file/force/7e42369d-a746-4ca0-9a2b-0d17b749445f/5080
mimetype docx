--- v0 (2025-10-16)
+++ v1 (2026-09-29)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4EA05F0C" w14:textId="45778568" w:rsidR="00E32162" w:rsidRPr="00031B99" w:rsidRDefault="000351FA" w:rsidP="003B6827">
       <w:pPr>
         <w:pStyle w:val="En-ttedetabledesmatires"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:smallCaps/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02F423F5" wp14:editId="7B98C2AD">
                 <wp:simplePos x="0" y="0"/>
@@ -92,86 +92,86 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="54A47A22" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429" w:rsidP="00AE0A08">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="44EE5786" w14:textId="723ACD11" w:rsidR="00AD36F6" w:rsidRPr="005C4A0D" w:rsidRDefault="005C4A0D" w:rsidP="00AD36F6">
+                          <w:p w14:paraId="44EE5786" w14:textId="1AFDE471" w:rsidR="00AD36F6" w:rsidRPr="005C4A0D" w:rsidRDefault="005C4A0D" w:rsidP="00AD36F6">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005C4A0D">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="005172F1">
+                            <w:r w:rsidR="00EC1A5D">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidR="007400EF" w:rsidRPr="005C4A0D">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00AD36F6" w:rsidRPr="005C4A0D">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Visiting Scholars</w:t>
                             </w:r>
@@ -230,97 +230,97 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="02F423F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 96" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-37.05pt;margin-top:493.85pt;width:527.55pt;height:88.5pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlu+Rc8QEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TNkiMOEXXosOA&#10;bh3Q7gMYWY6F2aJGKbGzrx8lp1m23YpeBJGinh4fn1bXQ9eKvSZv0JYyn0yl0FZhZey2lN+f7z8s&#10;pPABbAUtWl3Kg/byev3+3ap3hZ5hg22lSTCI9UXvStmE4Ios86rRHfgJOm35sEbqIHBI26wi6Bm9&#10;a7PZdDrPeqTKESrtPWfvxkO5Tvh1rVV4rGuvg2hLydxCWimtm7hm6xUUWwLXGHWkAa9g0YGx/OgJ&#10;6g4CiB2Z/6A6owg91mGisMuwro3SqQfuJp/+081TA06nXlgc704y+beDVV/330iYqpQXPCkLHc/o&#10;WQ9BfMRBLOdRn975gsueHBeGgfM859Srdw+ofnhh8bYBu9U3RNg3Girml8eb2dnVEcdHkE3/BSt+&#10;B3YBE9BQUxfFYzkEo/OcDqfZRC6Kk/P5crlYXEmh+CzPZxfLqzS9DIqX6458+KSxE3FTSuLhJ3jY&#10;P/gQ6UDxUhJfs3hv2jYZoLV/JbgwZhL9yHjkHobNcJRjg9WBGyEc/cT+502D9EuKnr1USv9zB6Sl&#10;aD9bFmOZX15G850HdB5szgOwiqFKGaQYt7dhNOzOkdk2/NIov8UbFrA2qbWo9MjqyJv9kjo+ejsa&#10;8jxOVX9+4Po3AAAA//8DAFBLAwQUAAYACAAAACEAkq9BiN4AAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7FonqNRpiFOhIj6AgsTWid04wh5HsfOgX8+wguVoju49tzqu3rHZ&#10;jLEPKCHfZsAMtkH32En4eH/dFMBiUqiVC2gkfJsIx/r2plKlDgu+mfmcOkYhGEslwaY0lJzH1hqv&#10;4jYMBul3CaNXic6x43pUC4V7xx+ybM+96pEarBrMyZr26zx5Ce11eilOfTMvV/EpmtW6xws6Ke/v&#10;1ucnYMms6Q+GX31Sh5qcmjChjsxJ2IhdTqiEQyEEMCIORU7rGkLz/U4Aryv+f0T9AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACW75FzxAQAAyQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJKvQYjeAAAADAEAAA8AAAAAAAAAAAAAAAAASwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 96" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-37.05pt;margin-top:493.85pt;width:527.55pt;height:88.5pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKQo/93QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjO2iAx4hRdiw4D&#10;ugvQ7QNkWYqN2aJGKrGzrx8lp2m2vQ17EUSKPjznkN7cjH0nDgapBVfKfDaXwjgNdet2pfz29eHN&#10;SgoKytWqA2dKeTQkb7avX20GX5gFNNDVBgWDOCoGX8omBF9kGenG9Ipm4I3jRwvYq8Ah7rIa1cDo&#10;fZct5vNlNgDWHkEbIs7eT49ym/CtNTp8tpZMEF0pmVtIJ6azime23ahih8o3rT7RUP/Aolet46Zn&#10;qHsVlNhj+xdU32oEAhtmGvoMrG21SRpYTT7/Q81To7xJWtgc8meb6P/B6k+HJ/8FRRjfwcgDTCLI&#10;P4L+TsLBXaPcztwiwtAYVXPjPFqWDZ6K06fRaiooglTDR6h5yGofIAGNFvvoCusUjM4DOJ5NN2MQ&#10;mpPL5Xq9Wl1Lofktzxdv19dpLJkqnj/3SOG9gV7ESymRp5rg1eGRQqSjiueS2M3BQ9t1abKd+y3B&#10;hTGT6EfGE/cwViNXRxkV1EcWgjAtCi82XxrAn1IMvCSlpB97hUaK7oNjM9b51VXcqssAL4PqMlBO&#10;M1QpgxTT9S5Mm7j32O4a7jTZ7+CWDbRtkvbC6sSbFyEpPi1t3LTLOFW9/FrbXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJKvQYjeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxa&#10;J6jUaYhToSI+gILE1ondOMIeR7HzoF/PsILlaI7uPbc6rt6x2YyxDygh32bADLZB99hJ+Hh/3RTA&#10;YlKolQtoJHybCMf69qZSpQ4Lvpn5nDpGIRhLJcGmNJScx9Yar+I2DAbpdwmjV4nOseN6VAuFe8cf&#10;smzPveqRGqwazMma9us8eQntdXopTn0zL1fxKZrVuscLOinv79bnJ2DJrOkPhl99UoeanJowoY7M&#10;SdiIXU6ohEMhBDAiDkVO6xpC8/1OAK8r/n9E/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAKQo/93QEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCSr0GI3gAAAAwBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset=",7.2pt,,7.2pt">
                   <w:txbxContent>
                     <w:p w14:paraId="54A47A22" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429" w:rsidP="00AE0A08">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="44EE5786" w14:textId="723ACD11" w:rsidR="00AD36F6" w:rsidRPr="005C4A0D" w:rsidRDefault="005C4A0D" w:rsidP="00AD36F6">
+                    <w:p w14:paraId="44EE5786" w14:textId="1AFDE471" w:rsidR="00AD36F6" w:rsidRPr="005C4A0D" w:rsidRDefault="005C4A0D" w:rsidP="00AD36F6">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005C4A0D">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="005172F1">
+                      <w:r w:rsidR="00EC1A5D">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidR="007400EF" w:rsidRPr="005C4A0D">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00AD36F6" w:rsidRPr="005C4A0D">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Visiting Scholars</w:t>
                       </w:r>
@@ -610,94 +610,94 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="798830" cy="792480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00172F1C" w:rsidRPr="00D82AEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796B2513" w14:textId="47D710F9" w:rsidR="003B6827" w:rsidRPr="005C4A0D" w:rsidRDefault="009B40EE" w:rsidP="00E32162">
+    <w:p w14:paraId="796B2513" w14:textId="1B5796CD" w:rsidR="003B6827" w:rsidRPr="005C4A0D" w:rsidRDefault="009B40EE" w:rsidP="00E32162">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005172F1">
+      <w:r w:rsidR="00EC1A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003B6827" w:rsidRPr="005C4A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="009DE0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visiting Scholars Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7A4251" w14:textId="2759B670" w:rsidR="00E32162" w:rsidRPr="005C4A0D" w:rsidRDefault="00E32162" w:rsidP="00E32162">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="009DE0"/>
@@ -1073,69 +1073,51 @@
             </w:r>
             <w:r w:rsidR="00E32162" w:rsidRPr="009B2CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5F7F0E" w14:textId="5DED4862" w:rsidR="00E32162" w:rsidRPr="009B2CB9" w:rsidRDefault="00384CA3" w:rsidP="00C77AF6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> months)</w:t>
+              <w:t>(in months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BB08A6A" w14:textId="77777777" w:rsidR="005C597A" w:rsidRPr="00C27B18" w:rsidRDefault="005C597A" w:rsidP="00A212FF">
             <w:pPr>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F27705" w:rsidRPr="009B2CB9" w14:paraId="7C1431F9" w14:textId="77777777" w:rsidTr="00C77AF6">
         <w:trPr>
@@ -1303,67 +1285,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552A7F49" w14:textId="3AFB770F" w:rsidR="009546C7" w:rsidRPr="009B2CB9" w:rsidRDefault="005172F1" w:rsidP="00C77AF6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005172F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>person</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> who will supervise your </w:t>
+              <w:t xml:space="preserve">person who will supervise your </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>stay</w:t>
             </w:r>
             <w:r w:rsidRPr="005172F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> within the </w:t>
             </w:r>
             <w:r w:rsidR="0032121E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>host structure</w:t>
             </w:r>
@@ -3205,1280 +3177,1186 @@
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311A5403" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00AE13A2" w:rsidRDefault="004C4FD5" w:rsidP="004C4FD5">
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9596" w:type="dxa"/>
+        <w:tblW w:w="8872" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1952"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="724"/>
-        <w:gridCol w:w="724"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="03DC02D4" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="03DC02D4" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBA83FE" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00AE13A2" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3BBA83FE" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00AE13A2" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D666E27" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7D666E27" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9CC7ED" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="5D9CC7ED" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62AEAF61" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="62AEAF61" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="628B05BC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="628B05BC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A67F3E9" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0A67F3E9" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5104F9BA" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="5104F9BA" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46ED245E" w14:textId="561D1B7B" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="46ED245E" w14:textId="561D1B7B" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12991526" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="12991526" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15CD14F8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="15CD14F8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77AA307A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="77AA307A" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112549">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...27 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="379A3035" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="379A3035" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A652BAD" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2A652BAD" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06494938" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="06494938" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="448A93C1" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="448A93C1" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1353259D" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1353259D" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77D6AAFC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="77D6AAFC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="016A732C" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="016A732C" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD10891" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="6BD10891" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D429B9C" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4D429B9C" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F589B7F" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0F589B7F" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55521939" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="55521939" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="499E817D" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="60DA73D2" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="499E817D" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="348FC88C" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="348FC88C" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="313830D4" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="313830D4" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53B60B1B" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="53B60B1B" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09D4FFB3" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="09D4FFB3" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B62374A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4B62374A" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11EFF3BE" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="11EFF3BE" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D667C0B" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3D667C0B" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB1786E" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1FB1786E" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7665E3E8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7665E3E8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE53437" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3DE53437" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D11026A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1D11026A" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30966D95" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="15F6B523" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="30966D95" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="52911A53" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="52911A53" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0D6B9E" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0B0D6B9E" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE64E30" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1CE64E30" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A524D58" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4A524D58" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="526E14DD" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="526E14DD" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="642351B4" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="642351B4" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A02440D" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3A02440D" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03F98284" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="03F98284" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1610A2A0" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1610A2A0" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="173B8F19" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="173B8F19" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62ED63AF" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="62ED63AF" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="481613DB" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="120485E3" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="481613DB" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="77E24160" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="77E24160" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23ABB939" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="23ABB939" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Supervising</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>, mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED75BC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0DED75BC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69CA5F59" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="69CA5F59" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13B8C010" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="13B8C010" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31ACDA6A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="31ACDA6A" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F43DB9D" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4F43DB9D" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="794CFE55" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="794CFE55" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19C5FD17" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="19C5FD17" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8B18B8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="5B8B18B8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="024041FC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="024041FC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76300CAD" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="2C634888" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="76300CAD" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="0E6F9697" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="0E6F9697" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF2F404" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3DF2F404" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
@@ -4487,229 +4365,213 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>transfer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8805E9" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2C8805E9" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="795787EB" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="795787EB" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E063F21" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2E063F21" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40B09919" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="40B09919" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51EE3231" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="51EE3231" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A086109" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3A086109" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7F6AF0" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="6E7F6AF0" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29365CC5" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="29365CC5" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2591B47B" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2591B47B" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61C58E06" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="72E676FC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="61C58E06" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="4C13D942" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="4C13D942" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69F0C7D7" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="69F0C7D7" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Event(s) : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4738,844 +4600,780 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>seminars</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="552F6AA8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="552F6AA8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="171B89EC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="171B89EC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1686E2E0" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1686E2E0" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBA716F" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4FBA716F" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9E82CB" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3E9E82CB" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="620C8CEC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="620C8CEC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16871826" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="16871826" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57B6182F" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="57B6182F" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCAAD9E" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7FCAAD9E" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7391D8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="75AEC04A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1D7391D8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="562A1194" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="562A1194" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="308294EA" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="308294EA" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Work on joint application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C97A9FB" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1C97A9FB" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0160B4EA" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0160B4EA" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7609275B" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7609275B" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5837D0A9" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="5837D0A9" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="704CB97C" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="704CB97C" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A74BEEF" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4A74BEEF" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCDBE72" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7BCDBE72" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1023A3" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="1F1023A3" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4933E062" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="4933E062" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6633E3F8" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="6FBD8F29" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="6633E3F8" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="2EE47C1F" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="2EE47C1F" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26F13402" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="26F13402" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>dissemination</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E64F105" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0E64F105" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="517EFA72" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="517EFA72" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5AD902" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0F5AD902" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B43E34A" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2B43E34A" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6673653F" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="6673653F" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74001A25" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="74001A25" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42F7EBBC" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="42F7EBBC" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1B7386" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3C1B7386" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="042BA88F" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="042BA88F" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19EE375D" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="62CEB437" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="19EE375D" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4FD5" w14:paraId="64D3B069" w14:textId="77777777" w:rsidTr="00A45A43">
+      <w:tr w:rsidR="004C5637" w14:paraId="64D3B069" w14:textId="77777777" w:rsidTr="004C5637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7A7872" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="004C4FD5" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0E7A7872" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="004C4FD5" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>OTHERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6B7653" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0B6B7653" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34A6F784" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="34A6F784" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="047240A0" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="047240A0" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E25DA0C" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="2E25DA0C" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2AC05E" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="7D2AC05E" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C22D753" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="6C22D753" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAB6AB0" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="0FAB6AB0" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E28AC31" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3E28AC31" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3962ADDE" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="3962ADDE" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19B4DDDD" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
-[...15 lines deleted...]
-          <w:p w14:paraId="4AB03450" w14:textId="77777777" w:rsidR="004C4FD5" w:rsidRPr="00112549" w:rsidRDefault="004C4FD5" w:rsidP="00A45A43">
+          <w:p w14:paraId="19B4DDDD" w14:textId="77777777" w:rsidR="004C5637" w:rsidRPr="00112549" w:rsidRDefault="004C5637" w:rsidP="00A45A43">
             <w:pPr>
               <w:pStyle w:val="NUBPN"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7387B32B" w14:textId="054D2E20" w:rsidR="002F2923" w:rsidRDefault="002F2923" w:rsidP="009B40EE">
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCA41C0" w14:textId="25058C1F" w:rsidR="00A60233" w:rsidRDefault="00A60233" w:rsidP="004C4FD5">
@@ -6404,51 +6202,50 @@
     </w:p>
     <w:p w14:paraId="72F3B29F" w14:textId="77777777" w:rsidR="00EE55CB" w:rsidRPr="009E48CC" w:rsidRDefault="00EE55CB" w:rsidP="00EE55CB">
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E48CC">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidRPr="009E48CC">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">(visits to another institution, fieldwork, meetings, etc.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A18604C" w14:textId="3A77B50F" w:rsidR="00EE55CB" w:rsidRDefault="00EE55CB" w:rsidP="00EE55CB">
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -6851,51 +6648,51 @@
       <w:pPr>
         <w:pStyle w:val="En-ttedetabledesmatires"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005836E5" w:rsidRPr="00AE13A2" w:rsidSect="00F0410F">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="1133" w:bottom="1559" w:left="1276" w:header="284" w:footer="482" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="41F93F0A" w14:textId="77777777" w:rsidR="006E6A18" w:rsidRDefault="006E6A18" w:rsidP="008A2A4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="61A6E0CB" w14:textId="77777777" w:rsidR="006E6A18" w:rsidRDefault="006E6A18" w:rsidP="008A2A4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -6907,92 +6704,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
-    <w:altName w:val="Lucida Sans Unicode"/>
-    <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Condensed">
     <w:altName w:val="Helvetica Condensed"/>
@@ -7000,51 +6793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="19804CD7" w14:textId="1BDC4CA2" w:rsidR="00D82AEB" w:rsidRPr="00193CC0" w:rsidRDefault="0088777A" w:rsidP="003C2AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E4F33F1" wp14:editId="1F888D61">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-114300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9458325</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2548255" cy="1615440"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7124,51 +6917,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0073539E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C44AE4" w:rsidRPr="00193CC0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1A0E0FB2" w14:textId="3CBAD7B1" w:rsidR="00D82AEB" w:rsidRPr="00193CC0" w:rsidRDefault="003C2AC1" w:rsidP="003C2AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003C2AC1">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003C2AC1">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003B6827">
       <w:rPr>
         <w:color w:val="auto"/>
@@ -7199,81 +6992,81 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0073539E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="003B6827">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="60FBAB8F" w14:textId="77777777" w:rsidR="006E6A18" w:rsidRDefault="006E6A18" w:rsidP="008A2A4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="18A19B49" w14:textId="77777777" w:rsidR="006E6A18" w:rsidRDefault="006E6A18" w:rsidP="008A2A4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5A8B7D6B" w14:textId="77777777" w:rsidR="00131F00" w:rsidRDefault="00131F00">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="345750CE" w14:textId="77777777" w:rsidR="00131F00" w:rsidRDefault="00131F00" w:rsidP="007909C2"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10100,130 +9893,130 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="627858746">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="634682454">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="423066587">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1780564801">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="785462463">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1993363262">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1122115423">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="529757320">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1396514396">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="750392735">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="892616235">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="383413809">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="122961866">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="500589602">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="76635397">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="557397293">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1605458781">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="522671591">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="165051640">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1610159543">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2063401241">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32AB7"/>
     <w:rsid w:val="00000658"/>
     <w:rsid w:val="00004052"/>
     <w:rsid w:val="00004F3F"/>
     <w:rsid w:val="000059AB"/>
     <w:rsid w:val="00006698"/>
     <w:rsid w:val="00007266"/>
@@ -10363,50 +10156,51 @@
     <w:rsid w:val="001D3323"/>
     <w:rsid w:val="001E0595"/>
     <w:rsid w:val="001E0FB7"/>
     <w:rsid w:val="001E4CA1"/>
     <w:rsid w:val="001E73B2"/>
     <w:rsid w:val="001E7AB9"/>
     <w:rsid w:val="001E7B77"/>
     <w:rsid w:val="001F01A2"/>
     <w:rsid w:val="001F39EE"/>
     <w:rsid w:val="001F6D81"/>
     <w:rsid w:val="00201C6F"/>
     <w:rsid w:val="00203B40"/>
     <w:rsid w:val="002149C9"/>
     <w:rsid w:val="002234FD"/>
     <w:rsid w:val="002238A2"/>
     <w:rsid w:val="00224255"/>
     <w:rsid w:val="0023143E"/>
     <w:rsid w:val="00235BA1"/>
     <w:rsid w:val="00237846"/>
     <w:rsid w:val="00241739"/>
     <w:rsid w:val="002432F1"/>
     <w:rsid w:val="00245CAE"/>
     <w:rsid w:val="00246C1D"/>
     <w:rsid w:val="00247698"/>
     <w:rsid w:val="002501D2"/>
+    <w:rsid w:val="0025173C"/>
     <w:rsid w:val="00255846"/>
     <w:rsid w:val="00257CCC"/>
     <w:rsid w:val="00266E5E"/>
     <w:rsid w:val="002754C9"/>
     <w:rsid w:val="00281EF2"/>
     <w:rsid w:val="002858BD"/>
     <w:rsid w:val="002914CF"/>
     <w:rsid w:val="002960B0"/>
     <w:rsid w:val="00296135"/>
     <w:rsid w:val="002A3CF2"/>
     <w:rsid w:val="002A52E8"/>
     <w:rsid w:val="002B16DF"/>
     <w:rsid w:val="002B21A2"/>
     <w:rsid w:val="002B3F44"/>
     <w:rsid w:val="002B76A6"/>
     <w:rsid w:val="002C3D3E"/>
     <w:rsid w:val="002C4D89"/>
     <w:rsid w:val="002C5130"/>
     <w:rsid w:val="002C6DD4"/>
     <w:rsid w:val="002D00C9"/>
     <w:rsid w:val="002D0903"/>
     <w:rsid w:val="002D3B24"/>
     <w:rsid w:val="002D734B"/>
     <w:rsid w:val="002E174D"/>
     <w:rsid w:val="002E1777"/>
@@ -10486,50 +10280,51 @@
     <w:rsid w:val="003B1B70"/>
     <w:rsid w:val="003B1DEC"/>
     <w:rsid w:val="003B33ED"/>
     <w:rsid w:val="003B369E"/>
     <w:rsid w:val="003B38E2"/>
     <w:rsid w:val="003B5E3D"/>
     <w:rsid w:val="003B65DC"/>
     <w:rsid w:val="003B6827"/>
     <w:rsid w:val="003B7A8C"/>
     <w:rsid w:val="003C24F7"/>
     <w:rsid w:val="003C2AC1"/>
     <w:rsid w:val="003C486C"/>
     <w:rsid w:val="003C4BF9"/>
     <w:rsid w:val="003D3057"/>
     <w:rsid w:val="003D341F"/>
     <w:rsid w:val="003D45E3"/>
     <w:rsid w:val="003D616B"/>
     <w:rsid w:val="003D6701"/>
     <w:rsid w:val="003D6830"/>
     <w:rsid w:val="003E0EF7"/>
     <w:rsid w:val="003E0F5C"/>
     <w:rsid w:val="003E296E"/>
     <w:rsid w:val="003E427F"/>
     <w:rsid w:val="003E5386"/>
     <w:rsid w:val="003E6363"/>
+    <w:rsid w:val="003E740F"/>
     <w:rsid w:val="003F1A60"/>
     <w:rsid w:val="003F1AD0"/>
     <w:rsid w:val="003F21B9"/>
     <w:rsid w:val="003F325B"/>
     <w:rsid w:val="003F68CA"/>
     <w:rsid w:val="00401BB7"/>
     <w:rsid w:val="00405299"/>
     <w:rsid w:val="0041320D"/>
     <w:rsid w:val="00415B95"/>
     <w:rsid w:val="00416F14"/>
     <w:rsid w:val="004204BD"/>
     <w:rsid w:val="00422921"/>
     <w:rsid w:val="00426C7B"/>
     <w:rsid w:val="00427482"/>
     <w:rsid w:val="0043240A"/>
     <w:rsid w:val="00432BF1"/>
     <w:rsid w:val="00434528"/>
     <w:rsid w:val="00434B08"/>
     <w:rsid w:val="004374AB"/>
     <w:rsid w:val="00441643"/>
     <w:rsid w:val="00441867"/>
     <w:rsid w:val="0044295D"/>
     <w:rsid w:val="00443236"/>
     <w:rsid w:val="004438A4"/>
     <w:rsid w:val="00443B05"/>
@@ -10556,50 +10351,51 @@
     <w:rsid w:val="00491FAC"/>
     <w:rsid w:val="00493BF8"/>
     <w:rsid w:val="00494C50"/>
     <w:rsid w:val="004961AA"/>
     <w:rsid w:val="0049631C"/>
     <w:rsid w:val="00496524"/>
     <w:rsid w:val="00496553"/>
     <w:rsid w:val="00497EEA"/>
     <w:rsid w:val="004A1E20"/>
     <w:rsid w:val="004A2E09"/>
     <w:rsid w:val="004A428C"/>
     <w:rsid w:val="004A4578"/>
     <w:rsid w:val="004B0605"/>
     <w:rsid w:val="004B0B1B"/>
     <w:rsid w:val="004B2ABA"/>
     <w:rsid w:val="004B3DEE"/>
     <w:rsid w:val="004B3EB6"/>
     <w:rsid w:val="004B417D"/>
     <w:rsid w:val="004B4222"/>
     <w:rsid w:val="004B4A4A"/>
     <w:rsid w:val="004C00E4"/>
     <w:rsid w:val="004C431C"/>
     <w:rsid w:val="004C4F0C"/>
     <w:rsid w:val="004C4FD5"/>
     <w:rsid w:val="004C502A"/>
+    <w:rsid w:val="004C5637"/>
     <w:rsid w:val="004C581F"/>
     <w:rsid w:val="004C5C40"/>
     <w:rsid w:val="004C5F4B"/>
     <w:rsid w:val="004C707E"/>
     <w:rsid w:val="004C77BB"/>
     <w:rsid w:val="004C7A42"/>
     <w:rsid w:val="004C7D94"/>
     <w:rsid w:val="004D2FDB"/>
     <w:rsid w:val="004D3D54"/>
     <w:rsid w:val="004D4E58"/>
     <w:rsid w:val="004E076B"/>
     <w:rsid w:val="004E36F5"/>
     <w:rsid w:val="004E4476"/>
     <w:rsid w:val="004E5B53"/>
     <w:rsid w:val="004F0F4B"/>
     <w:rsid w:val="004F7171"/>
     <w:rsid w:val="00500501"/>
     <w:rsid w:val="00500DD1"/>
     <w:rsid w:val="005043D7"/>
     <w:rsid w:val="0050728B"/>
     <w:rsid w:val="005100B2"/>
     <w:rsid w:val="005108AD"/>
     <w:rsid w:val="00510B72"/>
     <w:rsid w:val="00512B8D"/>
     <w:rsid w:val="00513739"/>
@@ -11283,50 +11079,51 @@
     <w:rsid w:val="00E517E7"/>
     <w:rsid w:val="00E52789"/>
     <w:rsid w:val="00E549E5"/>
     <w:rsid w:val="00E63261"/>
     <w:rsid w:val="00E7062C"/>
     <w:rsid w:val="00E71A88"/>
     <w:rsid w:val="00E72685"/>
     <w:rsid w:val="00E72AB3"/>
     <w:rsid w:val="00E72EB3"/>
     <w:rsid w:val="00E80365"/>
     <w:rsid w:val="00E87F44"/>
     <w:rsid w:val="00E90A43"/>
     <w:rsid w:val="00E93D7A"/>
     <w:rsid w:val="00E94FDE"/>
     <w:rsid w:val="00E954C5"/>
     <w:rsid w:val="00E96965"/>
     <w:rsid w:val="00E96C85"/>
     <w:rsid w:val="00E97A2B"/>
     <w:rsid w:val="00E97C46"/>
     <w:rsid w:val="00EA04B8"/>
     <w:rsid w:val="00EA0F5F"/>
     <w:rsid w:val="00EA1947"/>
     <w:rsid w:val="00EB4C18"/>
     <w:rsid w:val="00EB7F94"/>
     <w:rsid w:val="00EC190B"/>
+    <w:rsid w:val="00EC1A5D"/>
     <w:rsid w:val="00EC254D"/>
     <w:rsid w:val="00EC42D2"/>
     <w:rsid w:val="00EC4FD4"/>
     <w:rsid w:val="00ED050A"/>
     <w:rsid w:val="00ED2D61"/>
     <w:rsid w:val="00ED52D2"/>
     <w:rsid w:val="00ED552D"/>
     <w:rsid w:val="00ED70FC"/>
     <w:rsid w:val="00ED750A"/>
     <w:rsid w:val="00EE30E4"/>
     <w:rsid w:val="00EE336A"/>
     <w:rsid w:val="00EE33BA"/>
     <w:rsid w:val="00EE33C4"/>
     <w:rsid w:val="00EE55CB"/>
     <w:rsid w:val="00EE6971"/>
     <w:rsid w:val="00EE7D1B"/>
     <w:rsid w:val="00EF0A2A"/>
     <w:rsid w:val="00EF0B26"/>
     <w:rsid w:val="00EF15BC"/>
     <w:rsid w:val="00EF2C41"/>
     <w:rsid w:val="00EF3D9B"/>
     <w:rsid w:val="00EF40BA"/>
     <w:rsid w:val="00EF6915"/>
     <w:rsid w:val="00EF6B98"/>
     <w:rsid w:val="00F01C9C"/>
@@ -11399,51 +11196,51 @@
     <w:rsid w:val="00FE546B"/>
     <w:rsid w:val="00FF1334"/>
     <w:rsid w:val="00FF2C93"/>
     <w:rsid w:val="00FF3339"/>
     <w:rsid w:val="00FF4A95"/>
     <w:rsid w:val="00FF5D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6962803A"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{735318D0-96A6-44FE-BED9-453CB405DBC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -14697,67 +14494,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58822382-9FBA-4D7E-A989-E9605657D2A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>601</Words>
-  <Characters>3664</Characters>
+  <Words>600</Words>
+  <Characters>3652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>modèle de document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Bordeaux Segalen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4257</CharactersWithSpaces>
+  <CharactersWithSpaces>4244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>modèle de document</dc:title>
   <dc:creator>Université de Bordeaux</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>