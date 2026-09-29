--- v0 (2025-10-13)
+++ v1 (2026-09-29)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1259CBA6" w14:textId="77777777" w:rsidR="00F94121" w:rsidRDefault="00F94121" w:rsidP="00F94121">
       <w:pPr>
         <w:pStyle w:val="En-ttedetabledesmatires"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F049ECE" wp14:editId="7F4D3527">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-298162</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>339956</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2405380" cy="716915"/>
@@ -246,86 +246,86 @@
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="059722E8" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429" w:rsidP="00A271E8">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1222E2D8" w14:textId="365B9D93" w:rsidR="003B29DD" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="00A271E8">
+                          <w:p w14:paraId="1222E2D8" w14:textId="6AAE826E" w:rsidR="003B29DD" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="00A271E8">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C62453">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B06F78">
+                            <w:r w:rsidR="00B1099E">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidR="003B29DD" w:rsidRPr="00C62453">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00A271E8" w:rsidRPr="00C62453">
                               <w:rPr>
                                 <w:rStyle w:val="Titre8Car"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Visiting </w:t>
                             </w:r>
@@ -438,97 +438,97 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3CC322F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 96" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:52.5pt;margin-top:493.8pt;width:455.25pt;height:88.5pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfEgIm8QEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TJm2MOEXXosOA&#10;rhvQ7gMYWY6F2aJGKbGzrx8lp1m23YZdBJGinh4fn1Y3Q9eKvSZv0JYyn0yl0FZhZey2lF9fHt5d&#10;S+ED2ApatLqUB+3lzfrtm1XvCj3DBttKk2AQ64velbIJwRVZ5lWjO/ATdNryYY3UQeCQtllF0DN6&#10;12az6XSR9UiVI1Tae87ej4dynfDrWqvwua69DqItJXMLaaW0buKarVdQbAlcY9SRBvwDiw6M5UdP&#10;UPcQQOzI/AXVGUXosQ4ThV2GdW2UTj1wN/n0j26eG3A69cLieHeSyf8/WPW0/0LCVKW84ElZ6HhG&#10;L3oI4j0OYrmI+vTOF1z27LgwDJznOadevXtE9c0Li3cN2K2+JcK+0VAxvzzezM6ujjg+gmz6T1jx&#10;O7ALmICGmrooHsshGJ3ndDjNJnJRnJxfXeeLq7kUis/yfHaxnKfpZVC8XnfkwweNnYibUhIPP8HD&#10;/tGHSAeK15L4msUH07bJAK39LcGFMZPoR8Yj9zBshqMcG6wO3Ajh6Cf2P28apB9S9OylUvrvOyAt&#10;RfvRshjL/PIymu88oPNgcx6AVQxVyiDFuL0Lo2F3jsy24ZdG+S3esoC1Sa1FpUdWR97sl9Tx0dvR&#10;kOdxqvr1A9c/AQAA//8DAFBLAwQUAAYACAAAACEAbzwzO98AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KgTRH4IcSpUxANQKnF1YjeOsNdR7PzQp2d7gtuOdjTzTb3fnGWL&#10;nsLgUUC6S4Bp7LwasBdw+nx/KIGFKFFJ61EL+NEB9s3tTS0r5Vf80Msx9oxCMFRSgIlxrDgPndFO&#10;hp0fNdLv7CcnI8mp52qSK4U7yx+TJOdODkgNRo76YHT3fZydgO4yv5WHoV3WS/FVtJux2RmtEPd3&#10;2+sLsKi3+GeGKz6hQ0NMrZ9RBWZJJxltiQKeyyIHdnUkaZYBa+lK86cceFPz/yuaXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDfEgIm8QEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvPDM73wAAAA0BAAAPAAAAAAAAAAAAAAAAAEsEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 96" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:52.5pt;margin-top:493.8pt;width:455.25pt;height:88.5pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw62mH3QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOml6MOEXXosOA&#10;7gJ0/QBalmNhtqhRSuzs60fJaZqtb8NeBJGiD885pFfXY9+JnSZv0JYyn82l0FZhbeymlE/f799d&#10;SuED2Bo6tLqUe+3l9frtm9XgCr3AFrtak2AQ64vBlbINwRVZ5lWre/AzdNryY4PUQ+CQNllNMDB6&#10;32WL+fw8G5BqR6i095y9mx7lOuE3jVbha9N4HURXSuYW0knprOKZrVdQbAhca9SBBvwDix6M5aZH&#10;qDsIILZkXkH1RhF6bMJMYZ9h0xilkwZWk8//UvPYgtNJC5vj3dEm//9g1Zfdo/tGIowfcOQBJhHe&#10;PaD64YXF2xbsRt8Q4dBqqLlxHi3LBueLw6fRal/4CFINn7HmIcM2YAIaG+qjK6xTMDoPYH80XY9B&#10;KE4uLy7z84ulFIrf8nzx/mqZxpJB8fy5Ix8+auxFvJSSeKoJHnYPPkQ6UDyXxG4W703Xpcl29o8E&#10;F8ZMoh8ZT9zDWI1cHWVUWO9ZCOG0KLzYfGmRfkkx8JKU0v/cAmkpuk+WzbjKz87iVp0GdBpUpwFY&#10;xVClDFJM19swbeLWkdm03Gmy3+ING9iYJO2F1YE3L0JSfFjauGmncap6+bXWvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAG88MzvfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;E0R+CHEqVMQDUCpxdWI3jrDXUez80Kdne4LbjnY0802935xli57C4FFAukuAaey8GrAXcPp8fyiB&#10;hShRSetRC/jRAfbN7U0tK+VX/NDLMfaMQjBUUoCJcaw4D53RToadHzXS7+wnJyPJqedqkiuFO8sf&#10;kyTnTg5IDUaO+mB0932cnYDuMr+Vh6Fd1kvxVbSbsdkZrRD3d9vrC7Cot/hnhis+oUNDTK2fUQVm&#10;SScZbYkCnssiB3Z1JGmWAWvpSvOnHHhT8/8rml8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA8Otph90BAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAbzwzO98AAAANAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset=",7.2pt,,7.2pt">
                   <w:txbxContent>
                     <w:p w14:paraId="059722E8" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429" w:rsidP="00A271E8">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1222E2D8" w14:textId="365B9D93" w:rsidR="003B29DD" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="00A271E8">
+                    <w:p w14:paraId="1222E2D8" w14:textId="6AAE826E" w:rsidR="003B29DD" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="00A271E8">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C62453">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B06F78">
+                      <w:r w:rsidR="00B1099E">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidR="003B29DD" w:rsidRPr="00C62453">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00A271E8" w:rsidRPr="00C62453">
                         <w:rPr>
                           <w:rStyle w:val="Titre8Car"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Visiting </w:t>
                       </w:r>
@@ -724,80 +724,80 @@
     </w:p>
     <w:p w14:paraId="19E64BAA" w14:textId="77777777" w:rsidR="00F94121" w:rsidRDefault="00F94121" w:rsidP="00C32829">
       <w:pPr>
         <w:pStyle w:val="En-ttedetabledesmatires"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F1809D" w14:textId="77777777" w:rsidR="00C32829" w:rsidRPr="0050744F" w:rsidRDefault="00172F1C" w:rsidP="00C32829">
       <w:pPr>
         <w:pStyle w:val="En-ttedetabledesmatires"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DFE84A" w14:textId="1655B157" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="007A1CD7">
+    <w:p w14:paraId="75DFE84A" w14:textId="67A8CF0C" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="007A1CD7">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62453">
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B06F78">
+      <w:r w:rsidR="00B1099E">
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A4550" w:rsidRPr="00C62453">
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068583D" w:rsidRPr="00C62453">
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Visiting Scholars</w:t>
       </w:r>
       <w:r w:rsidR="00092F6E" w:rsidRPr="00C62453">
         <w:rPr>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
@@ -929,67 +929,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B360A65" w14:textId="3975BFD8" w:rsidR="00B06F78" w:rsidRPr="00B06F78" w:rsidRDefault="00B06F78" w:rsidP="000A4550">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Candidate's name: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6183EC" w14:textId="77777777" w:rsidR="0066633F" w:rsidRPr="00753FAC" w:rsidRDefault="0066633F" w:rsidP="007A1CD7">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0EB8FE" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="0066633F" w:rsidRDefault="007A1CD7" w:rsidP="007A1CD7">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1118,73 +1102,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B3C8273" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00F111A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C62453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Does the proposal involve processing of genetic information or personal data (</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> health, sexual lifestyle, ethnicity, political opinions, religious</w:t>
+              <w:t>Does the proposal involve processing of genetic information or personal data (e.g. health, sexual lifestyle, ethnicity, political opinions, religious</w:t>
             </w:r>
             <w:r w:rsidR="00F111A2" w:rsidRPr="00C62453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or philosophical convictions)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B6526DB" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00A05058">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2385,63 +2347,52 @@
           <w:trHeight w:val="281"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19501C74" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00A05058">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C62453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does the proposal involve the derivation of cells from Human </w:t>
+              <w:t>Does the proposal involve the derivation of cells from Human Embryos ?</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31605D0B" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00A05058">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2679,71 +2630,51 @@
           <w:trHeight w:val="557"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="417F03AA" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00A05058">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C62453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does the proposal benefit local communities (capacity building </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> access to healthcare, education, etc…)?</w:t>
+              <w:t>Does the proposal benefit local communities (capacity building i.e. access to healthcare, education, etc…)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40BC735D" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="007A1CD7" w:rsidP="00A05058">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -4782,83 +4713,82 @@
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7766FF47" w14:textId="77777777" w:rsidR="007A1CD7" w:rsidRPr="00C62453" w:rsidRDefault="00C62453" w:rsidP="00C62453">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>If YES, please specify</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0141A932" w14:textId="77777777" w:rsidR="0050744F" w:rsidRPr="0050744F" w:rsidRDefault="0050744F" w:rsidP="007A1CD7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0050744F" w:rsidRPr="0050744F" w:rsidSect="007A1CD7">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="1276" w:bottom="1701" w:left="1276" w:header="284" w:footer="1174" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="57A63E19" w14:textId="77777777" w:rsidR="00361862" w:rsidRDefault="00361862" w:rsidP="008A2A4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A44452B" w14:textId="77777777" w:rsidR="00361862" w:rsidRDefault="00361862" w:rsidP="008A2A4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4870,92 +4800,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
-    <w:altName w:val="Lucida Sans Unicode"/>
-    <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Condensed">
     <w:altName w:val="Helvetica Condensed"/>
@@ -4963,51 +4889,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="43317F15" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="00F111A2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A78B17C" wp14:editId="733DABA0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>191135</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10206990</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="520700" cy="504825"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Zone de texte 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5092,77 +5018,61 @@
                           <w:r w:rsidR="00ED29F3">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:noProof/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F94121">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00F94121">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>/</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B06F78">
-[...25 lines deleted...]
-                          </w:r>
+                          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+                            <w:r w:rsidR="00ED29F3" w:rsidRPr="00ED29F3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                          </w:fldSimple>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Zone de texte 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15.05pt;margin-top:803.7pt;width:41pt;height:39.75pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5bjbJvQIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0d/0xJbGNOkUbx8OA&#10;7gPodtlNseVYmC15khK7HfbfR8lJmrYYMBTzwZBE6pGPfOLl1di1aM+U5lJkOLwIMGKilBUX2wx/&#10;+1p4MUbaUFHRVgqW4Xum8dXy7ZvLoU9ZJBvZVkwhABE6HfoMN8b0qe/rsmEd1ReyZwKMtVQdNbBV&#10;W79SdAD0rvWjIJj7g1RVr2TJtIbTfDLipcOva1aaz3WtmUFthiE34/7K/Tf27y8vabpVtG94eUiD&#10;viKLjnIBQU9QOTUU7RR/AdXxUkkta3NRys6Xdc1L5jgAmzB4xuauoT1zXKA4uj+VSf8/2PLT/otC&#10;vMrwHCNBO2jRd2gUqhgybDQMRbZEQ69T8LzrwdeMN3KEVju6ur+V5Q+NhFw1VGzZtVJyaBitIMXQ&#10;3vTPrk442oJsho+yglh0Z6QDGmvV2fpBRRCgQ6vuT+2BPFAJh7MoWARgKcE0C0gczVwEmh4v90qb&#10;90x2yC4yrKD7Dpzub7WxydD06GJjCVnwtnUKaMWTA3CcTiA0XLU2m4Rr6K8kSNbxOiYeieZrjwR5&#10;7l0XK+LNi3Axy9/lq1Ue/rZxQ5I2vKqYsGGO4grJvzXvIPNJFid5adnyysLZlLTablatQnsK4i7c&#10;dyjImZv/NA1XBODyjFIYkeAmSrxiHi88UpCZlyyC2AvC5CaZByQhefGU0i0HkUzPFgK8lhIaMpzM&#10;oI+Ozl+5Be57yY2mHTcwPlreZTg+OdHUKnAtKtdaQ3k7rc9KYdN/LAW0+9hop1cr0UmsZtyMgGJF&#10;vJHVPShXSVAWiBBmHiwaqR4wGmB+ZFj/3FHFMGo/CFB/EhJiB47bkNkigo06t2zOLVSUAJVhg9G0&#10;XJlpSO16xbcNRJrem5DX8GJq7tT8mNXhncGMcKQO88wOofO983qcuss/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAS4RPLd4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j7D5EncWNJxyhb&#10;13RCIK4gxofELWu8tlrjVE22ln+Pe4KjH796/Tjfja4VF+xD40lDslAgkEpvG6o0fLw/36xBhGjI&#10;mtYTavjBALtidpWbzPqB3vCyj5XgEgqZ0VDH2GVShrJGZ8LCd0i8O/remchjX0nbm4HLXSuXSqXS&#10;mYb4Qm06fKyxPO3PTsPny/H7a6Veqyd31w1+VJLcRmp9PR8ftiAijvEvDJM+q0PBTgd/JhtEq+FW&#10;JZxknqr7FYgpkSwZHSa0Tjcgi1z+f6L4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALlu&#10;Nsm9AgAAvQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEuETy3eAAAADAEAAA8AAAAAAAAAAAAAAAAAFwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAiBgAAAAA=&#10;" filled="f" stroked="f">
@@ -5233,51 +5143,51 @@
                     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
                       <w:r w:rsidR="00ED29F3" w:rsidRPr="00ED29F3">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                     </w:fldSimple>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5E737B3D" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="00F111A2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FEE0134" wp14:editId="08B0E6E9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6661150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10206990</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="520700" cy="504825"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 19"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5362,77 +5272,61 @@
                           <w:r w:rsidR="00ED29F3">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:noProof/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F94121">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00F94121">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>/</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B06F78">
-[...25 lines deleted...]
-                          </w:r>
+                          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+                            <w:r w:rsidR="00ED29F3" w:rsidRPr="00ED29F3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                          </w:fldSimple>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 19" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:524.5pt;margin-top:803.7pt;width:41pt;height:39.75pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7LyHAtwIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8rLTAKopGpDmCZ1&#10;L1K7H+CACdbAZrYT0lX77zubJE1bTZq28QHZvvNz99w9vsurfd+hHVOaS5Hj8CLAiIlK1lxscvz1&#10;vvQSjLShoqadFCzHD0zjq8XbN5fjkLFItrKrmUIAInQ2DjlujRky39dVy3qqL+TABBgbqXpqYKs2&#10;fq3oCOh950dBMPNHqepByYppDafFZMQLh980rDKfm0Yzg7ocQ27G/ZX7r+3fX1zSbKPo0PLqkAb9&#10;iyx6ygUEPUEV1FC0VfwVVM8rJbVszEUle182Da+Y4wBswuAFm7uWDsxxgeLo4VQm/f9gq0+7Lwrx&#10;OscxRoL20KJ7tjfoRu5RmNryjIPOwOtuAD+zh3Nos6Oqh1tZfdNIyGVLxYZdKyXHltEa0gvtTf/s&#10;6oSjLch6/ChriEO3RjqgfaN6WzuoBgJ0aNPDqTU2lwoO4yiYB2CpwBQHJIliF4Fmx8uD0uY9kz2y&#10;ixwr6LwDp7tbbWwyNDu62FhClrzrXPc78ewAHKcTCA1Xrc0m4Zr5mAbpKlklxCPRbOWRoCi863JJ&#10;vFkZzuPiXbFcFuFPGzckWcvrmgkb5iiskPxZ4w4SnyRxkpaWHa8tnE1Jq8162Sm0oyDs0n2Hgpy5&#10;+c/TcEUALi8ohREJbqLUK2fJ3CMlib10HiReEKY36SwgKSnK55RuuWD/TgmNOU5j6KOj81tugfte&#10;c6NZzw2Mjo73OU5OTjSzClyJ2rXWUN5N67NS2PSfSgHtPjba6dVKdBKr2a/37mU4MVstr2X9AAJW&#10;EgQGWoSxB4tWqh8YjTBCcqy/b6liGHUfBDyCNCTEzhy3IfE8go06t6zPLVRUAJVjg9G0XJppTm0H&#10;xTctRJqenZDX8HAa7kT9lNXhucGYcNwOI83OofO983oavItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PRZojt4AAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo3YghCbEqRCIK6jl&#10;IXFz420SEa+j2G3C37M5wW3nodmZcjO7XpxwDJ0nDclKgUCqve2o0fD+9ny1BhGiIWt6T6jhBwNs&#10;qvOz0hTWT7TF0y42gkMoFEZDG+NQSBnqFp0JKz8gsXbwozOR4dhIO5qJw10vr5XKpDMd8YfWDPjY&#10;Yv29OzoNHy+Hr89UvTZP7naY/KwkuVxqfXkxP9yDiDjHPzMs9bk6VNxp749kg+gZqzTnMZGvTN2l&#10;IBZPcpMwt1+4dZaDrEr5f0f1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHsvIcC3AgAA&#10;wAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD0WaI7e&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAAEQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;" filled="f" stroked="f">
@@ -5503,111 +5397,111 @@
                     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
                       <w:r w:rsidR="00ED29F3" w:rsidRPr="00ED29F3">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                     </w:fldSimple>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2916B455" w14:textId="77777777" w:rsidR="00F94121" w:rsidRDefault="00F94121">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7166D424" w14:textId="77777777" w:rsidR="00361862" w:rsidRDefault="00361862" w:rsidP="008A2A4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="479B13CE" w14:textId="77777777" w:rsidR="00361862" w:rsidRDefault="00361862" w:rsidP="008A2A4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F5811D7" w14:textId="77777777" w:rsidR="00F94121" w:rsidRDefault="00F94121">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4D0A6197" w14:textId="77777777" w:rsidR="00F94121" w:rsidRDefault="00F94121">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6535CACD" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5BB1F7FB" w14:textId="77777777" w:rsidR="008D1429" w:rsidRDefault="008D1429" w:rsidP="007909C2"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11417,263 +11311,262 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1464926235">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="459030487">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="864564860">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="72164389">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2005282045">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="923219960">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1408770691">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="511453171">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="442189281">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2096124946">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="694503372">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="238366641">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="76946669">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1447964935">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2090618573">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="862280966">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1669479223">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1468277333">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1566407044">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="566384111">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1664313497">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1654606758">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="121390996">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="627392746">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="566770782">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="864444674">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2107339151">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="31930418">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="455370206">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2082437008">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1824276975">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1335262213">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="674040163">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="251476712">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="742407894">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1176188463">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="538276712">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2083409424">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="598177790">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="623076244">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="55783387">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1684088370">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="2138721555">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="37315409">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="380986486">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="921330781">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1692803889">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1089813572">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32AB7"/>
     <w:rsid w:val="00000658"/>
     <w:rsid w:val="00004052"/>
     <w:rsid w:val="000059AB"/>
     <w:rsid w:val="00006698"/>
     <w:rsid w:val="00007266"/>
     <w:rsid w:val="000117A9"/>
@@ -11804,50 +11697,51 @@
     <w:rsid w:val="001D3323"/>
     <w:rsid w:val="001E0595"/>
     <w:rsid w:val="001E0FB7"/>
     <w:rsid w:val="001E4CA1"/>
     <w:rsid w:val="001E73B2"/>
     <w:rsid w:val="001E7AB9"/>
     <w:rsid w:val="001E7B77"/>
     <w:rsid w:val="001F01A2"/>
     <w:rsid w:val="001F39EE"/>
     <w:rsid w:val="001F6D81"/>
     <w:rsid w:val="00201C6F"/>
     <w:rsid w:val="00203B40"/>
     <w:rsid w:val="002149C9"/>
     <w:rsid w:val="002234FD"/>
     <w:rsid w:val="002238A2"/>
     <w:rsid w:val="00224255"/>
     <w:rsid w:val="0023143E"/>
     <w:rsid w:val="00235BA1"/>
     <w:rsid w:val="00237846"/>
     <w:rsid w:val="00241739"/>
     <w:rsid w:val="002432F1"/>
     <w:rsid w:val="00245CAE"/>
     <w:rsid w:val="00246C1D"/>
     <w:rsid w:val="00247698"/>
     <w:rsid w:val="002501D2"/>
+    <w:rsid w:val="0025173C"/>
     <w:rsid w:val="002551C5"/>
     <w:rsid w:val="0025565C"/>
     <w:rsid w:val="00255846"/>
     <w:rsid w:val="00257CCC"/>
     <w:rsid w:val="00266E5E"/>
     <w:rsid w:val="00281EF2"/>
     <w:rsid w:val="002914CF"/>
     <w:rsid w:val="00295B30"/>
     <w:rsid w:val="002960B0"/>
     <w:rsid w:val="00296135"/>
     <w:rsid w:val="002A3CF2"/>
     <w:rsid w:val="002A52E8"/>
     <w:rsid w:val="002B21A2"/>
     <w:rsid w:val="002B3F44"/>
     <w:rsid w:val="002C3D3E"/>
     <w:rsid w:val="002C4D89"/>
     <w:rsid w:val="002C5130"/>
     <w:rsid w:val="002C6DD4"/>
     <w:rsid w:val="002D00C9"/>
     <w:rsid w:val="002D0903"/>
     <w:rsid w:val="002D3B24"/>
     <w:rsid w:val="002D734B"/>
     <w:rsid w:val="002E174D"/>
     <w:rsid w:val="002E1777"/>
     <w:rsid w:val="002E3468"/>
@@ -12420,50 +12314,51 @@
     <w:rsid w:val="00AD0548"/>
     <w:rsid w:val="00AD464F"/>
     <w:rsid w:val="00AD6C5F"/>
     <w:rsid w:val="00AD7815"/>
     <w:rsid w:val="00AD7872"/>
     <w:rsid w:val="00AE0232"/>
     <w:rsid w:val="00AE0A08"/>
     <w:rsid w:val="00AE0A1A"/>
     <w:rsid w:val="00AE3A31"/>
     <w:rsid w:val="00AE462D"/>
     <w:rsid w:val="00AE4844"/>
     <w:rsid w:val="00AE5056"/>
     <w:rsid w:val="00AE7380"/>
     <w:rsid w:val="00AE78AC"/>
     <w:rsid w:val="00AE7C6A"/>
     <w:rsid w:val="00AF04BC"/>
     <w:rsid w:val="00AF2468"/>
     <w:rsid w:val="00AF3253"/>
     <w:rsid w:val="00B0033D"/>
     <w:rsid w:val="00B013DD"/>
     <w:rsid w:val="00B01FEE"/>
     <w:rsid w:val="00B02F58"/>
     <w:rsid w:val="00B04BDC"/>
     <w:rsid w:val="00B06F78"/>
     <w:rsid w:val="00B07BF8"/>
+    <w:rsid w:val="00B1099E"/>
     <w:rsid w:val="00B10CBF"/>
     <w:rsid w:val="00B14401"/>
     <w:rsid w:val="00B17CB3"/>
     <w:rsid w:val="00B17DF6"/>
     <w:rsid w:val="00B23B60"/>
     <w:rsid w:val="00B24D60"/>
     <w:rsid w:val="00B2732B"/>
     <w:rsid w:val="00B30C66"/>
     <w:rsid w:val="00B335CB"/>
     <w:rsid w:val="00B34D3F"/>
     <w:rsid w:val="00B374D2"/>
     <w:rsid w:val="00B42A7B"/>
     <w:rsid w:val="00B465BC"/>
     <w:rsid w:val="00B502D0"/>
     <w:rsid w:val="00B5299F"/>
     <w:rsid w:val="00B52BAA"/>
     <w:rsid w:val="00B54D1E"/>
     <w:rsid w:val="00B55BA3"/>
     <w:rsid w:val="00B62F9E"/>
     <w:rsid w:val="00B641C7"/>
     <w:rsid w:val="00B65DC7"/>
     <w:rsid w:val="00B66034"/>
     <w:rsid w:val="00B672AD"/>
     <w:rsid w:val="00B75C28"/>
     <w:rsid w:val="00B7652F"/>
@@ -12652,50 +12547,51 @@
     <w:rsid w:val="00E31314"/>
     <w:rsid w:val="00E32525"/>
     <w:rsid w:val="00E36B56"/>
     <w:rsid w:val="00E37173"/>
     <w:rsid w:val="00E378FF"/>
     <w:rsid w:val="00E42785"/>
     <w:rsid w:val="00E42B44"/>
     <w:rsid w:val="00E42D14"/>
     <w:rsid w:val="00E436C4"/>
     <w:rsid w:val="00E437A5"/>
     <w:rsid w:val="00E44AE8"/>
     <w:rsid w:val="00E4567E"/>
     <w:rsid w:val="00E45CCC"/>
     <w:rsid w:val="00E4753A"/>
     <w:rsid w:val="00E50F2D"/>
     <w:rsid w:val="00E51717"/>
     <w:rsid w:val="00E517E7"/>
     <w:rsid w:val="00E52789"/>
     <w:rsid w:val="00E549E5"/>
     <w:rsid w:val="00E54FC6"/>
     <w:rsid w:val="00E63261"/>
     <w:rsid w:val="00E7062C"/>
     <w:rsid w:val="00E71A88"/>
     <w:rsid w:val="00E72685"/>
     <w:rsid w:val="00E72AB3"/>
+    <w:rsid w:val="00E75EFA"/>
     <w:rsid w:val="00E80365"/>
     <w:rsid w:val="00E90A43"/>
     <w:rsid w:val="00E93D7A"/>
     <w:rsid w:val="00E94FDE"/>
     <w:rsid w:val="00E97A2B"/>
     <w:rsid w:val="00E97C46"/>
     <w:rsid w:val="00EA04B8"/>
     <w:rsid w:val="00EA0F5F"/>
     <w:rsid w:val="00EB7F94"/>
     <w:rsid w:val="00EC190B"/>
     <w:rsid w:val="00EC254D"/>
     <w:rsid w:val="00EC42D2"/>
     <w:rsid w:val="00EC4FD4"/>
     <w:rsid w:val="00EC7888"/>
     <w:rsid w:val="00ED050A"/>
     <w:rsid w:val="00ED29F3"/>
     <w:rsid w:val="00ED2D61"/>
     <w:rsid w:val="00ED52D2"/>
     <w:rsid w:val="00ED552D"/>
     <w:rsid w:val="00ED70FC"/>
     <w:rsid w:val="00ED750A"/>
     <w:rsid w:val="00EE30E4"/>
     <w:rsid w:val="00EE336A"/>
     <w:rsid w:val="00EE33BA"/>
     <w:rsid w:val="00EE7D1B"/>
@@ -12773,51 +12669,51 @@
     <w:rsid w:val="00FE546B"/>
     <w:rsid w:val="00FF1334"/>
     <w:rsid w:val="00FF2C93"/>
     <w:rsid w:val="00FF3339"/>
     <w:rsid w:val="00FF4A95"/>
     <w:rsid w:val="00FF5D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50077B01"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{82BDB7E0-7A56-409D-B487-08083830392D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>