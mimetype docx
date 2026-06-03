--- v0 (2025-11-04)
+++ v1 (2026-06-03)
@@ -1,325 +1,335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00CA13E1" w:rsidRDefault="00916E6A" w:rsidP="00CA13E1">
+    <w:p w14:paraId="6D7B709B" w14:textId="0E8C086E" w:rsidR="00916E6A" w:rsidRPr="00CA13E1" w:rsidRDefault="00EF7F68" w:rsidP="00CA13E1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02329">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>NOTICE D’INFORMATION A DESTINATION DES PARTICIPANTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="339BE6EA" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7EF67B8A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="50EE69D9" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3237"/>
         <w:gridCol w:w="3238"/>
         <w:gridCol w:w="3238"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00916E6A" w:rsidTr="00892764">
+      <w:tr w:rsidR="00916E6A" w14:paraId="3B7B8FA6" w14:textId="77777777" w:rsidTr="00892764">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="655F8877" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonnées du </w:t>
             </w:r>
             <w:r w:rsidR="00CA13E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Doctorant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00892764">
+          <w:p w14:paraId="1D0326E2" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA13E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Prénom NOM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="1CF763ED" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Université de Bordeaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="59C13AEF" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35 place Pey Berland</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="64FED9BC" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33000 Bordeaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00CA13E1">
+          <w:p w14:paraId="1FF3E541" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00CA13E1">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA13E1">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Mail institutionnel uniquement :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="006E2C36">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>XXXX@u-bordeaux.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="6AAEADED" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonnées </w:t>
@@ -333,426 +343,426 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">du </w:t>
             </w:r>
             <w:r w:rsidR="00CA13E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Directeur de thèse</w:t>
             </w:r>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="4A534998" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Prénom NOM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="783B26A7" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Laboratoire XXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00892764">
+          <w:p w14:paraId="1046DE17" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00CA13E1" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA13E1">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Mail institutionnel uniquement :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="006E2C36">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>XXXX@u-bordeaux.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="09C2D0EE" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009F28A7" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Coordonnées du Délégué à la Protection des Données :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="11D5F342" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Université de Bordeaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="57E1F8AD" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="130DEC8D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35 place Pey Berland</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="18389FB0" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33000 Bordeaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRPr="00DB3465" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="4F52DAD5" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00DB3465" w:rsidRDefault="004309D6" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00DB3465">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00916E6A" w:rsidRPr="00DB3465">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>dpo@u-bordeaux.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
+          <w:p w14:paraId="38A20A8D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00892764">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="0E42B7A3" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="308BA402" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="781FB89D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="73FA61B5" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Madame, Monsieur,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="67835490" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="3450033C" w14:textId="1D666FC3" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F28A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">L’Université de Bordeaux vous propose de participer à une recherche </w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">dans le cadre de la réalisation d’une thèse d’exercice en médecine pour laquelle </w:t>
+        <w:t xml:space="preserve">dans le cadre de la réalisation d’une thèse pour laquelle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’Université de Bordeaux</w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est responsable du traitement</w:t>
       </w:r>
       <w:r w:rsidRPr="009F28A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Avant de prendre une décision, il est important que vous lisiez attentivement ces pages qui vous apporteront les informations nécessaires concernant les différents aspects de cette recherche. N’hésitez pas à poser toutes les questions que vous jugerez utiles au </w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -781,306 +791,306 @@
         </w:rPr>
         <w:t xml:space="preserve">thèse </w:t>
       </w:r>
       <w:r w:rsidRPr="009F28A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l’étude que vous pouvez joindre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aux coordonnées ci-dessus.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F28A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7C98F65A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="132FC792" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pourquoi ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>tte</w:t>
       </w:r>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> recherche ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="2B07DCAB" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Préciser le contexte de l’étude, la durée et le cas échéant, l’hypothèse que l’étude cherche à vérifier.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...23 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="67A9618A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680FC7AB" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406BD179" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Quel est l’objectif de cette recherche ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="034FED72" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Expliquer clairement et simplement en quoi consiste l’étude, ses avantages et inconvénients, ses éventuels effets secondaires. Indiquer le cas échéant les avantages ou limites de l’étude par rapport aux techniques </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>habituelles.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...23 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="2C54E3C4" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB29645" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113BAB2A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc457105769"/>
       <w:bookmarkStart w:id="1" w:name="_Toc461964760"/>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Comment va se dérouler ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>tte recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="3922126C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[La proposition de texte ci-dessous est à adapter en fonction de votre étude.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="6B297A7F" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314D3BFF" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doctorant</w:t>
       </w:r>
       <w:r w:rsidRPr="003E624E">
@@ -1090,63 +1100,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> vous présentera l’étude, vérifiera que vous répondez aux critères d’éligibilité et répondra à toutes vos questions concernant l’objectif, les contraintes, les risques prévisibles et les bénéfices attendus de cette recherche. Il vous précisera égalemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t vos droits dans le cadre de la</w:t>
       </w:r>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> recherche et vous remettra en main propre ou par courriel ce</w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tte note d’information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7B0361CD" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCBF034" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous êtes libre d’accepter ou non de participer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -1160,526 +1170,510 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>̀ tout moment décider d’interrompre votre participation sans aucune conséquence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ni justification.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="69CAE91C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285DB86E" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si vous acceptez de prendre part </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E624E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">̀ cette recherche, vous daterez et signerez le formulaire de consentement en deux exemplaires. Un exemplaire original de la note d’information et du formulaire de consentement vous </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+        <w:t xml:space="preserve">̀ cette recherche, vous daterez et signerez le formulaire de consentement en deux exemplaires. Un exemplaire original de la note d’information et du formulaire de consentement vous seront alors remis en main propre ou par courriel.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7924F6" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788BB267" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Vous devez décrire ici au participant ce qu’il devra faire et dans quelles conditions expérimentales il sera observé, le nombre d’entretiens, leur durée, etc…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...23 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="22480CBC" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411D50C1" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00407A75" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAFC865" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Qui peut participer ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="1EA77AB9" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Insérer critères d’inclusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> et, le cas échéant, les critères d’exclusion notamment les pathologies ou vulnérabilités incompatibles avec le déroulement de l’étude.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="1A1BCF3F" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Indiquer</w:t>
       </w:r>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> si vous acceptez ou non que le participant se livre à d’autres étude</w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> parallèles à la vôtre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="37EA54AA" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="33BEE11D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="3CCEE9D4" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Quels sont les bénéfices attendus ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="68ED511D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Indiquer ici les bénéfices attendus, y compris l’absence de bénéficie direct individuel pour la personne participant à l’étude. </w:t>
       </w:r>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Vous préciserez également l’indemnisation éventuelle que percevra le participant.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="734DC356" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA13E1" w:rsidRPr="0048313B" w:rsidRDefault="00CA13E1" w:rsidP="00916E6A">
+    <w:p w14:paraId="094BB979" w14:textId="77777777" w:rsidR="00CA13E1" w:rsidRPr="0048313B" w:rsidRDefault="00CA13E1" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="39171AEB" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Quels sont les inconvénients </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">et risques </w:t>
       </w:r>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>possibles ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="4670798B" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Vous devez ici énoncer les risques que vous avez décrits dans le protocole et les moyens de prévenir ces risques ou les procédures qui seront mises en œuvre si le risque se réalise.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="63F3B0F8" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D91461" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Exemple : Cette recherche ne présente aucun inconvénient. Elle repose sur des éléments présents dans votre dossier médical, aussi elle ne suppose pour vous aucune contrainte ou risque supplémentaire. Elle n’impose aucune restriction en termes de traitements ou de participations à des études cliniques, puisque cette recherche est observationnelle.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...13 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="20EF9180" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ADA12F" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00CF2A0A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Exemple : </w:t>
       </w:r>
       <w:r w:rsidR="00CA13E1" w:rsidRPr="009A5FFC">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
@@ -1753,219 +1747,197 @@
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e, par exemple concernant la présence d’une épilepsie non encore diagnostiquée. Ce risque est peu probable</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">mais néanmoins existant. Un neurologue spécialisé en </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>mais néanmoins existant. Un neurologue spécialisé en épileptologie examinera systématiquement les données</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2A0A">
+        <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>épileptologie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>collectées et informera le participan</w:t>
+      </w:r>
+      <w:r w:rsidR="0021254A">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>t de toute découverte incident</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF2A0A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> examinera systématiquement les données</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00CF2A0A">
+        <w:t xml:space="preserve">e le concernant et de la prise en charge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1DDF">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>collectées et informera le participan</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>associée.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00B106C0" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="1D0D5F12" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00B106C0" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2504E499" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="47C277C1" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Quels sont vos droits ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="0A790D78" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="003E624E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[La proposition de texte ci-dessous est à adapter en fonction de votre étude.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="61066CB7" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0048313B" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="4E858431" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nous devons</w:t>
       </w:r>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vous fournir toutes les explications nécessaires concernant ce</w:t>
       </w:r>
@@ -2025,280 +1997,280 @@
         </w:rPr>
         <w:t xml:space="preserve"> sans aucune conséquence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ni justification. Vous avez le droit de vous opposer à ce que vos données soient utilisées pour cette recherche et les retirer</w:t>
       </w:r>
       <w:r w:rsidRPr="0048313B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> à quelque moment que ce soit, et quel que soit le motif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="732D323A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="27ECC086" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="0094274F" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Si la participation de la personne à votre projet de recherche s’inscrit en parallèle d’un parcours de soin] :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00981868" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="40A2AC6C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00981868" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981868">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vous êtes tout à fait libre de refuser que l’on utilise les données recueillies lors de vos soins et le fait que vous acceptiez ou non ne modifiera en rien votre prise en charge.</w:t>
       </w:r>
       <w:r w:rsidRPr="00981868">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1DDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dans tous les cas, vous continuerez à bénéficier du suivi médical habituel et cela n'affectera en rien votre surveillance future.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="006D1D6E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="3BBD799C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="006D1D6E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="009C721C" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="6EEF2F5C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="009C721C" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="001C588E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="68F8C685" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="001C588E" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="001C588E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">raitement des données </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>personnelles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="2AE4BDF3" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094274F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[La proposition de texte ci-dessous est à adapter en fonction de votre étude.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="2457E0C1" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="5A561EE8" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre de la recherche à laquelle l’Université de Bordeaux vous propose de participer, un traitement de vos données personnelles va être mis en œuvre pour permettre d’analyser les résultats de la recherche au regard de l’objectif de cette dernière qui vous a été présenté. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="34EC9F78" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="74AE9BBA" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le responsable du traitement des données est :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="6999264E" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSITE DE BORDEAUX</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, représenté</w:t>
@@ -2314,163 +2286,357 @@
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> par son </w:t>
       </w:r>
       <w:r w:rsidR="0021254A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>président</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en exercice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="335F625E" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>35 Place PEY BERLAND</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="6D4D766E" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>33000 BORDEAUX.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="4FC54256" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="5D8EB821" w14:textId="02234628" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>La licéité du traitement de vos données à caractère personnel repose sur le recueil de v</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licéité du traitement </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="004309D6">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de vos données à caractère personnel repose </w:t>
+      </w:r>
+      <w:r w:rsidR="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sur le recueil de v</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5FFC" w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>otre consentement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02329">
-[...8 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:r w:rsidR="0019170D" w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/sur </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk230700784"/>
+      <w:r w:rsidR="0019170D" w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’exécution</w:t>
+      </w:r>
+      <w:r w:rsidR="0019170D" w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’une mission d’intérêt public </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="0019170D" w:rsidRPr="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>dont est investie l’Université de Bordeaux</w:t>
+      </w:r>
+      <w:r w:rsidR="0019170D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[le traitement réalisé peut se baser soit sur le consentement soit sur la poursuite d’une mission d’intérêt public, choisir l’une des deux </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bases légales</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3559">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15BB" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si vous choisissez </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15BB" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>l’exécution d’une mission d’intérêt public</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15BB" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, il n’est pas nécessaire d’ajouter le formulaire de consentement joint</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473AB07D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021254A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="319197D5" w14:textId="77777777" w:rsidR="0021254A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces informations seront relatives à </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2486,295 +2652,613 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insérer typologies de données collectées</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021254A" w:rsidRDefault="0021254A" w:rsidP="00916E6A">
+    <w:p w14:paraId="397A99DA" w14:textId="77777777" w:rsidR="0021254A" w:rsidRDefault="0021254A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="2F6D0102" w14:textId="5EE8990A" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seules les informations strictement nécessaires à la finalité de la recherche seront recueillies. Le recueil de ces données sera fait à des fins de recherche scientifique et leur traitement aura pour finalité de répondre aux </w:t>
+        <w:t>Seules les informations strictement nécessaires à la finalité de la recherche seront recueillies. Le recueil de ces données sera fait à des fins de recherche scientifique et leur traitement aura pour finalité de répondre aux objectifs de ces recherches.  Ces données seront conservées pendant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t>objectifs de ces recherches.  Ces données seront conservées pendant</w:t>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021254A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une durée de</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ans</w:t>
+      </w:r>
       <w:r w:rsidR="0021254A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>une durée de</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021254A" w:rsidRPr="0021254A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[prévoir, éventuellement, de décliner les durées en fonction du process – exemple : en cas d’entretien enregistré, puis faisant l’objet d’une saisie informatique, pensez à détruire l’enregistrement, intermédiaire, dès qu’il n’est plus utile]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0021254A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jusqu’à la soutenance de thèse</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...109 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+        </w:rPr>
+        <w:t xml:space="preserve"> ou jusqu’à la dernière publication puis archivées penda</w:t>
+      </w:r>
+      <w:r w:rsidR="004309D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nt la durée légale applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CC8824" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="5614131C" w14:textId="555A0790" w:rsidR="00B9194F" w:rsidRDefault="00B9194F" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02329">
-[...8 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces données </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seront transmises </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">précisez les destinataires des données, à savoir ceux qui auront accès aux données, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="004309D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à l’équipe de recherche de l’Université de Bordeaux/ au doctorant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410295B4" w14:textId="77777777" w:rsidR="00B9194F" w:rsidRDefault="00B9194F" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="3CBE67F1" w14:textId="2EEB330E" w:rsidR="00EF7F68" w:rsidRDefault="00CA5073" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour les besoins de la recherche, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es données </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>codées seront</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également, dans des conditions assurant leur confidentialité, transmises</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="00A75C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9194F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9194F" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">précisez si des partenaires ou prestataires auront accès aux données </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(et si ces données doivent être transmise dans un pays hors Union Européenne, préciser </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9194F" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>également</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le pays vers lequel les données seront transférées</w:t>
+      </w:r>
+      <w:r w:rsidR="00030005" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>les garanties appropriées ou adaptées encadrant le transfert</w:t>
+      </w:r>
+      <w:r w:rsidR="00030005" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00030005" w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:r w:rsidR="004309D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00030005" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce transfert de données est encadré par des clauses contractuelles types adoptées par la Commission Européenne. Vous êtes en droit d’obtenir une copie des garanties mises en place par le responsable de traitement auprès du Délégué à la protection des données</w:t>
+      </w:r>
+      <w:r w:rsidR="00030005" w:rsidRPr="008661F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)].</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75C9A" w:rsidRPr="00B9194F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A41DB6D" w14:textId="77777777" w:rsidR="00CA5073" w:rsidRDefault="00CA5073" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164C9F7B" w14:textId="77777777" w:rsidR="00EF7F68" w:rsidRPr="00C02329" w:rsidRDefault="00EF7F68" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588F7B75" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ces données seront enregistrées sur des serveurs informatiques sécurisés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1380220E" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A731CD" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conformément aux dispositions de la loi relative à l’informatique, aux fichiers et aux libertés (loi n° 78-17 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés modifiée par la loi n° 2018-493 du 20 juin 2018 relative à la protection des données </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à caractère personnel</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2860,958 +3344,1045 @@
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conformément à la loi, certaines données collectées peuvent ne pas être effacées si cette suppression rend impossible ou compromet gravement la réalisation des objectifs de la recherche. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="6A2E6095" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103C2F8A" w14:textId="4C23FDDF" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous pouvez exercer ces droits en le demandant par écrit auprès </w:t>
       </w:r>
       <w:r w:rsidR="0021254A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>du Délégué à la protection des données</w:t>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk230699945"/>
+      <w:r w:rsidR="0021254A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Délégué à la protection des données</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021254A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dont les coordonnées sont </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">indiquées en haut de cette notice. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="009A5FFC" w:rsidRDefault="0021254A" w:rsidP="009A5FFC">
+    <w:p w14:paraId="79246BD6" w14:textId="77777777" w:rsidR="004309D6" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1972E41E" w14:textId="5FB6E43F" w:rsidR="004309D6" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si vous souhaitez pouvoir utiliser les données collectées pour d’autres recherches scientifiques ultérieures, merci de contacter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AD1D4E">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>rgpd-recherhce@u-bordeaux.fr.]</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AD1D4E">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>[</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004309D6">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="cyan"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>supprimer avant communication aux participants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="7B379C5B" w14:textId="0F3C1D7C" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="004309D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4380"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F76435A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02329">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si malgré les mesures mises en place par le </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>Responsable de traitement,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous estimez que vos droits ne sont pas respectés, vous pouvez déposer une réclamation auprès de l’autorité de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contrôle</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si malgré les mesures mises en place par le </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> de la protection des données, la Commission Nationale de l’Informatique et des Libertés (CNIL) (3, place de Fontenoy, TSA 80715, 75334 Paris cedex 07).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17028394" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567E7ADD" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t>contrôle</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Résultats de la recherche</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C4FAB" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC935BB" w14:textId="6BA3CAD4" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Résultats de la recherche</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les résultats de cette </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF53CA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>thèse</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> peuvent faire l'objet de publications scientifiques et / ou de communications lors de congrès ou manifestation scientifiques. Les données présentées dans ce cadre ne permettront pas votre identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1EFBE8" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB2DD3A" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-        <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C02329">
+        <w:t>Nous vous remercions de l’attention que vous avez bien voulu porter à ce document d’information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDDF421" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nous vous remercions de l’attention que vous avez bien voulu porter à ce document d’information.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EB6BC9" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="4992B0AC" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="1B90883C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Signature du </w:t>
       </w:r>
       <w:r w:rsidR="00AF53CA">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doctorant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="12C71FCB" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7C1B78D9" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="44F80F53" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00C02329" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02329">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DECLARATION DE CONSENTEMENT POUR LA PARTICIPATION A UN PROJET DE RECHERCHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7B70AB9B" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="95"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A5FFC" w:rsidRDefault="00AF53CA" w:rsidP="009A5FFC">
+    <w:p w14:paraId="2C744BF3" w14:textId="280AA821" w:rsidR="009A5FFC" w:rsidRDefault="00AF53CA" w:rsidP="009A5FFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Thèse</w:t>
       </w:r>
       <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
+      <w:r w:rsidR="004309D6" w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Titre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04927FD3" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033E6D44" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="00AF53CA" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Doctorant</w:t>
+      </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Prénom NOM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
-[...7 lines deleted...]
-    <w:p w:rsidR="009A5FFC" w:rsidRDefault="00AF53CA" w:rsidP="009A5FFC">
+    <w:p w14:paraId="0CF2723E" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C157244" w14:textId="77777777" w:rsidR="00AF53CA" w:rsidRPr="004A79CE" w:rsidRDefault="00AF53CA" w:rsidP="009A5FFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Doctorant</w:t>
+        <w:t>Directeur de thèse</w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCD7EF2" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8BFC2D" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="00916E6A" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsable du traitement des données : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Université de Bordeaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38564AB3" w14:textId="77777777" w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617C94B6" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participant : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Prénom NOM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A5FFC" w:rsidRDefault="009A5FFC" w:rsidP="009A5FFC">
-[...103 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="0361E23D" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="5D30E2A6" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="366570994"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="004A79CE">
+          <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Je</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">déclare avoir été informé(e), par </w:t>
       </w:r>
       <w:r w:rsidR="009A5FFC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>le doctorant préparant la thèse d’exercice susvisée</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, oralement et par écrit, des objectif</w:t>
       </w:r>
       <w:r w:rsidR="009A5FFC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s et du déroulement du projet de reche</w:t>
       </w:r>
       <w:r w:rsidR="00793638">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="009A5FFC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>che</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A79CE">
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="7441E2B8" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:id w:val="442888379"/>
+          <w:id w:val="-1375691974"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Je peux, à tout moment et sans avoir à me justifier, révoquer mon consentement à participer à l’étude. Dans le cas où je révoque mon consentement, je sais que les données qui ont été recueillies jusque-là pourront être conservées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3A33C" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="74484099"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Je déclare avoir lu avec attention les informations écrites dans la </w:t>
+      </w:r>
+      <w:r w:rsidR="00916E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’information destinée aux </w:t>
+      </w:r>
+      <w:r w:rsidR="00916E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui m’a été remise sur le projet précité. J’ai reçu des réponses satisfaisantes aux questions que j’ai posées en relation avec ma participation au projet. Je conserve la feuille d’information et reçois une copie de ma déclaration de consentement écrite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B9E7FA" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="004309D6" w:rsidP="00916E6A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-687905842"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00916E6A" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J’ai eu suffisamment de temps pour prendre ma décision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2505179F" w14:textId="39873AD5" w:rsidR="009A5FFC" w:rsidRDefault="004309D6" w:rsidP="009A5FFC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="767884593"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009A5FFC" w:rsidRPr="004A79CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009A5FFC" w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5FFC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J’accepte expressément de participer à la recherche engagée pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62DEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ce projet de recherche et que mes données à caractère personnel soient traitées dans ce cadre</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5FFC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB5013C" w14:textId="15298FD7" w:rsidR="00B62DEA" w:rsidRPr="004A79CE" w:rsidRDefault="00B62DEA" w:rsidP="00B62DEA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="466948689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004A79CE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Je déclare que je ne souffre pas de </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+        <w:t xml:space="preserve"> J’a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccepte que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004309D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[mes données de santé ou précisez les données sensibles traitées</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>] soient traitées dans le cadre de ce projet de recherche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A79CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F59166" w14:textId="77777777" w:rsidR="00B62DEA" w:rsidRPr="004A79CE" w:rsidRDefault="00B62DEA" w:rsidP="009A5FFC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...169 lines deleted...]
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    </w:p>
+    <w:p w14:paraId="4F67F246" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="61C63428" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="8"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="0BCBBC60" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4422"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lieu,</w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
@@ -3843,187 +4414,250 @@
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>la participante</w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A79CE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="22065A30" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="68BE9676" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="004A79CE" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916E6A" w:rsidRPr="00755835" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
+    <w:p w14:paraId="729F2174" w14:textId="77777777" w:rsidR="00916E6A" w:rsidRPr="00755835" w:rsidRDefault="00916E6A" w:rsidP="00916E6A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F3242" w:rsidRDefault="003F3242"/>
+    <w:p w14:paraId="5DD35141" w14:textId="77777777" w:rsidR="003F3242" w:rsidRDefault="003F3242"/>
     <w:sectPr w:rsidR="003F3242" w:rsidSect="00E544F2">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1702" w:right="1106" w:bottom="851" w:left="1077" w:header="284" w:footer="73" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:comment w:id="2" w:author="Marine Watine" w:date="2026-05-29T11:36:00Z" w:initials="MW">
+    <w:p w14:paraId="225C73D0" w14:textId="77777777" w:rsidR="004309D6" w:rsidRDefault="004309D6" w:rsidP="004309D6">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Merci de vous référer au FAQ ou de contacter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00AD1D4E">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>rgpd-recherche@u-bordeaux.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> afin de choisir la bonne base légale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367B1111" w14:textId="4FD3BF83" w:rsidR="004309D6" w:rsidRDefault="004309D6">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:commentEx w15:paraId="367B1111" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="1F26C2C9" w16cex:dateUtc="2026-05-29T09:36:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="367B1111" w16cid:durableId="1F26C2C9"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
+    <w:p w14:paraId="756A6E4D" w14:textId="77777777" w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
+    <w:p w14:paraId="69913A83" w14:textId="77777777" w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
-    <w:altName w:val="Arial Bold"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
-    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:altName w:val="‚l‚r ƒSƒVƒbƒN"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="006F59FB" w:rsidRPr="006F59FB" w:rsidRDefault="00F45537">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0698C0A6" w14:textId="77777777" w:rsidR="004309D6" w:rsidRPr="006F59FB" w:rsidRDefault="00F45537">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006F59FB">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="006F59FB">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006F59FB">
@@ -4095,141 +4729,141 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00793638">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="006F59FB">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006F59FB" w:rsidRDefault="00F45537">
+  <w:p w14:paraId="2D235A00" w14:textId="77777777" w:rsidR="004309D6" w:rsidRDefault="004309D6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
+    <w:p w14:paraId="0EE11D08" w14:textId="77777777" w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
+    <w:p w14:paraId="058E5C18" w14:textId="77777777" w:rsidR="00F45537" w:rsidRDefault="00F45537" w:rsidP="00CA13E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00FA1123" w:rsidRPr="00644750" w:rsidRDefault="00F45537" w:rsidP="00852F4B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2B578BDD" w14:textId="77777777" w:rsidR="004309D6" w:rsidRPr="00644750" w:rsidRDefault="00F45537" w:rsidP="00852F4B">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="3960"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12344" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9723"/>
       <w:gridCol w:w="2621"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00852F4B" w:rsidTr="009F28A7">
+    <w:tr w:rsidR="00852F4B" w14:paraId="22D5C57A" w14:textId="77777777" w:rsidTr="009F28A7">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9723" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00852F4B" w:rsidRPr="006B36C0" w:rsidRDefault="00F45537" w:rsidP="006B36C0">
+        <w:p w14:paraId="589D6D9B" w14:textId="77777777" w:rsidR="004309D6" w:rsidRPr="006B36C0" w:rsidRDefault="00F45537" w:rsidP="006B36C0">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="center" w:pos="3960"/>
               <w:tab w:val="right" w:pos="9000"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E06CC">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70C4EE56" wp14:editId="4DF854A6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E81F56" wp14:editId="7407009A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-66675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1517650" cy="520700"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Image 6" descr="logo université bordeaux – Bordeaux Palais de la Bourse"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 1" descr="logo université bordeaux – Bordeaux Palais de la Bourse"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -4242,311 +4876,577 @@
                         <a:srcRect t="16907" b="15477"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1517650" cy="520700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00852F4B" w:rsidRDefault="00F45537" w:rsidP="009F28A7">
+        <w:p w14:paraId="2A82C8B9" w14:textId="77777777" w:rsidR="004309D6" w:rsidRDefault="004309D6" w:rsidP="009F28A7">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2621" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00852F4B" w:rsidRDefault="00F45537" w:rsidP="006B36C0">
+        <w:p w14:paraId="765B2CE2" w14:textId="77777777" w:rsidR="004309D6" w:rsidRDefault="004309D6" w:rsidP="006B36C0">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00FA1123" w:rsidRPr="00ED73D3" w:rsidRDefault="00F45537" w:rsidP="00852F4B">
+  <w:p w14:paraId="7E059808" w14:textId="77777777" w:rsidR="004309D6" w:rsidRPr="00ED73D3" w:rsidRDefault="004309D6" w:rsidP="00852F4B">
     <w:pPr>
       <w:pStyle w:val="Sansinterligne"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="Marine Watine">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-3808953294-4194656189-3653922618-184566"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00916E6A"/>
+    <w:rsid w:val="00030005"/>
+    <w:rsid w:val="0019170D"/>
+    <w:rsid w:val="00206222"/>
     <w:rsid w:val="0021254A"/>
+    <w:rsid w:val="003C3559"/>
     <w:rsid w:val="003F3242"/>
+    <w:rsid w:val="004309D6"/>
     <w:rsid w:val="00793638"/>
+    <w:rsid w:val="008661F2"/>
+    <w:rsid w:val="008962EF"/>
+    <w:rsid w:val="00900965"/>
     <w:rsid w:val="00916E6A"/>
     <w:rsid w:val="009A5FFC"/>
+    <w:rsid w:val="00A75C9A"/>
+    <w:rsid w:val="00A83824"/>
     <w:rsid w:val="00AF53CA"/>
+    <w:rsid w:val="00B62DEA"/>
+    <w:rsid w:val="00B9194F"/>
+    <w:rsid w:val="00BB15BB"/>
+    <w:rsid w:val="00BC3076"/>
+    <w:rsid w:val="00C61856"/>
     <w:rsid w:val="00CA13E1"/>
+    <w:rsid w:val="00CA5073"/>
+    <w:rsid w:val="00EF7F68"/>
     <w:rsid w:val="00F45537"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="16FB03AD"/>
+  <w15:docId w15:val="{DDB12541-0585-4E91-A3A5-C4374F1C185A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00916E6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00916E6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4747,65 +5647,58 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00916E6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00916E6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00916E6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
     <w:name w:val="fontstyle21"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00916E6A"/>
     <w:rPr>
       <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
@@ -4822,541 +5715,177 @@
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00916E6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00916E6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...163 lines deleted...]
-    <w:rsid w:val="00916E6A"/>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF7F68"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-[...21 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00B62DEA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B62DEA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
-    <w:name w:val="Titre 2 Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Titre2"/>
-    <w:rsid w:val="00916E6A"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B62DEA"/>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
-[...3 lines deleted...]
-    <w:rsid w:val="00916E6A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
-[...16 lines deleted...]
-    <w:name w:val="En-tête Car"/>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="En-tte"/>
-[...180 lines deleted...]
-    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00916E6A"/>
+    <w:rsid w:val="003C3559"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="196087370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherche@u-bordeaux.fr" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXX@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXX@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@u-bordeaux.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherhce@u-bordeaux.fr.][A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXX@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXX@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5606,68 +6135,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8454</Characters>
+  <Pages>5</Pages>
+  <Words>1743</Words>
+  <Characters>9587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9971</CharactersWithSpaces>
+  <CharactersWithSpaces>11308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Xavier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>