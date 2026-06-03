--- v0 (2025-11-04)
+++ v1 (2026-06-03)
@@ -1,73 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="7739F467" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lohit Devanagari"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="40DE3B11" wp14:editId="288CE1D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-471170</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-495935</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1829435" cy="887095"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -83,51 +82,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1829435" cy="887095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="05620157" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Renseignements relatifs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidR="006462E9">
         <w:rPr>
@@ -150,51 +149,51 @@
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00684AAC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>rgpd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A42E2F" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1BDA2C11" w14:textId="77777777" w:rsidR="00A42E2F" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -217,20139 +216,17983 @@
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> caractere personnel</w:t>
       </w:r>
       <w:r w:rsidR="00A42E2F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> DANS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00A42E2F" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1BD94A44" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00A42E2F" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>LE CADRE D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>UN PROJET DE RECHERCHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="7A02CE1E" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="58AA56AC" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc514849088"/>
       <w:bookmarkStart w:id="1" w:name="_Toc515462769"/>
       <w:bookmarkStart w:id="2" w:name="_Toc515372406"/>
       <w:bookmarkStart w:id="3" w:name="_Toc515272790"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>CONTEXTE ET OBJECTIFS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="19CBF567" w14:textId="52BB1422" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="009146E8" w:rsidRDefault="00AC2FAE" w:rsidP="00073CDA">
+    <w:p w14:paraId="6E003464" w14:textId="79CAB15D" w:rsidR="00402AB4" w:rsidRDefault="002518B8" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2708F054" wp14:editId="37069DD6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>2976776</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6102985" cy="5071731"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="15240"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6102985" cy="5071731"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="447245C8" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:429.35pt;margin-top:234.4pt;width:480.55pt;height:399.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkhDbDnQIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20nTR9BnCJo0WFA&#10;0RZ9oGdFlmIDsqhJSpzs14+SHKftgh2G5aCIJvmR/ERydrVtFdkI6xrQJS1OckqE5lA1elXS15fb&#10;bxeUOM90xRRoUdKdcPRq/vXLrDNTMYIaVCUsQRDtpp0pae29mWaZ47VomTsBIzQqJdiWeRTtKqss&#10;6xC9Vdkoz8+yDmxlLHDhHH69SUo6j/hSCu4fpHTCE1VSzM3H08ZzGc5sPmPTlWWmbnifBvuHLFrW&#10;aAw6QN0wz8jaNn9AtQ234ED6Ew5tBlI2XMQasJoi/1TNc82MiLUgOc4MNLn/B8vvN4+WNFVJx5Ro&#10;1uITPSFpTK+UIONAT2fcFK2ezaPtJYfXUOtW2jb8YxVkGyndDZSKrSccP54V+ejyYkIJR90kPy/O&#10;x0VAzQ7uxjr/XUBLwqWkFsNHKtnmzvlkujcJ0RyoprptlIpC6BNxrSzZMHzh5WoP/sFKadKV9HIy&#10;mkTgD7rYaQcEvz2CgMkqjTkHKlLx8eZ3SoQklH4SEjnEckcpwMesGOdC+yKpalaJlOwkx1/PxZBF&#10;ZCYCBmSJZQ7YPcBx7MRTbx9cRWz+wTn/W2LJefCIkUH7wbltNNhjAAqr6iMn+z1JiZrA0hKqHXaY&#10;hTR6zvDbBt/5jjn/yCzOGk4l7g//gIdUgO8E/Y2SGuyvY9+DPY4AainpcHZL6n6umRWUqB8ah+Oy&#10;OD0Nwx6F08n5CAX7XrN8r9Hr9hqweQrcVIbHa7D3an+VFto3XDOLEBVVTHOMXVLu7V649mmn4KLi&#10;YrGIZjjghvk7/Wx4AA+shj5+2b4xa/pm9zgn97Cfczb91PPJNnhqWKw9yCYOxIHXnm9cDrFx+kUW&#10;ts97OVod1u38NwAAAP//AwBQSwMEFAAGAAgAAAAhADj80WfgAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQdVLAaUOcqkKqQOLUwqFHJ16SlHgdYrcNf89yguNqRrPvFavJ&#10;9eKEY+g8aUhnCQik2tuOGg3vb5vbBYgQDVnTe0IN3xhgVV5eFCa3/kxbPO1iI3iEQm40tDEOuZSh&#10;btGZMPMDEmcffnQm8jk20o7mzOOul/MkUdKZjvhDawZ8arH+3B2dhhvvsnGrDtXm8Lz+2vv4evcy&#10;ZFpfX03rRxARp/hXhl98RoeSmSp/JBtEr4FFooZ7tWABjpcqTUFU3Jur7AFkWcj/BuUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOSENsOdAgAAtgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADj80WfgAAAACQEAAA8AAAAAAAAAAAAAAAAA9wQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]">
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04729DC1" wp14:editId="4E0D3AF4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6719</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6102985" cy="5061098"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Zone de texte 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6102985" cy="5061098"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="581252EA" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le règlement général sur la protection des données (« </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>RGPD</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> »), entré en vigueur le 25 mai 2018, modifie le droit des données à caractère personnel (« </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>DCP</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> »). </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76069A6E" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C873A8F" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Votre projet de recherche peut induire l’utilisation de données personnelles, c’est à dire de </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>données permettant l’identification directe ou indirecte de personnes</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>. L’utilisation de ces données induit un certain nombre de démarches et d’obligations auxquelles vous êtes tenus tout au long de votre projet, notamment en application du Règlement (UE) 2016/679 du Parlement européen et du Conseil du 27 avril 2016 (RGPD), de la loi n° 2018-493 du 20 juin 2018 relative à la protection des données personnelles (modifiant la loi n° 78-17 du 6 janvier 1978) et du Décret no 2018-687 du 1er août 2018.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D7B1F54" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="50BE1E55" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Le montant très élevé des sanctions que risquent les acteurs en cas de manquement aux nouvelles obligations rend indispensable la conformité avec la règlementation applicable. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="64EC7BF3" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6AC33B6E" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le présent questionnaire est un outil mis à votre disposition afin de permettre à l’équipe en charge de la protection des données personnelles de l’Université de connaître le traitement des DCP que vous mettez en œuvre. Ainsi le délégué à la protection des données (« </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">DPD </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">» ou Data Protection </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Officer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> « </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>DPO</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ») ou son équipe vous éclaireront sur la formalité déclarative du traitement, et les contraintes qui y sont liées. C’est un document de recensement et d’analyse, elle doit refléter la réalité de vos traitements et permettre d’identifier précisément le flux des données et les intervenants. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50401979" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4E8B2633" w14:textId="461E0EC6" w:rsidR="00402AB4" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>La tenue d’un registre des activités de traitement par l’Université, obligatoire, et la situation créée par la nature et le flux des données impliquées dans la recherche obligent à recueillir les informations recensées par ce questionnaire. Le questionnaire est aussi un outil de démonstration de votre conformité au RGPD. Il permet de documenter vos traitements de données et de poser les questions : ai-je besoin de cette donnée</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002518B8" w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD1FAF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>? Est-il pertinent de conserver toutes les données aussi longtemps ? Les données sont-elles suffisamment protégées ?</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="04729DC1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:429.35pt;margin-top:.55pt;width:480.55pt;height:398.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU5UCNUQIAAKcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQw6CAiVIyKaRJq&#10;K9Gp0t6MY5Nojs+zDQn79Ts7gdJuT9NezJ3vy+e77+6Y37a1IkdhXQU6p8NBSonQHIpK73P67Wn9&#10;YUqJ80wXTIEWOT0JR28X79/NG5OJEZSgCmEJkmiXNSanpfcmSxLHS1EzNwAjNAYl2Jp5dO0+KSxr&#10;kL1WyShNb5IGbGEscOEc3t51QbqI/FIK7h+kdMITlVPMzcfTxnMXzmQxZ9neMlNWvE+D/UMWNas0&#10;PnqhumOekYOt/qCqK27BgfQDDnUCUlZcxBqwmmH6ppptyYyItaA4zlxkcv+Plt8fHy2pipyOKdGs&#10;xhZ9x0aRQhAvWi/IOEjUGJchcmsQ69vP0GKrz/cOL0PlrbR1+MWaCMZR7NNFYGQiHC9vhuloNp1Q&#10;wjE2SdGdTQNP8vK5sc5/EVCTYOTUYgejsOy4cb6DniHhNQeqKtaVUtEJUyNWypIjw34rH5NE8lco&#10;pUmDqXycpJH4VSxQX77fKcZ/9OldoZBPacw5iNIVHyzf7tpeqR0UJxTKQjdtzvB1hbwb5vwjszhe&#10;qA2ujH/AQyrAZKC3KCnB/vrbfcBj1zFKSYPjmlP388CsoER91TgPs+F4HOY7OuPJpxE69jqyu47o&#10;Q70CVGiIy2l4NAPeq7MpLdTPuFnL8CqGmOb4dk792Vz5bolwM7lYLiMIJ9owv9FbwwN16EjQ86l9&#10;Ztb0/QxDdQ/nwWbZm7Z22PClhuXBg6xiz4PAnaq97rgNcWr6zQ3rdu1H1Mv/y+I3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAU6waoNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VI&#10;bNQJQ0lCnApQYWGiRczX+GpbxOcodtPw73En2O7dO733XbtZ/CBmmqILrKBcFSCI+6AdGwWf+9e7&#10;CkRMyBqHwKTghyJsuuurFhsdzvxB8y4ZkUM4NqjApjQ2Usbekse4CiNx9o5h8piynIzUE55zuB/k&#10;fVGspUfHucHiSC+W+u/dySvYPpva9BVOdltp5+bl6/hu3pS6vVmeHkEkWtLfMVzwMzp0mekQTqyj&#10;GBTkR1LeliCyWa8vw0HBQ12VILtW/sfvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU&#10;5UCNUQIAAKcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTrBqg2QAAAAYBAAAPAAAAAAAAAAAAAAAAAKsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="581252EA" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le règlement général sur la protection des données (« </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>RGPD</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> »), entré en vigueur le 25 mai 2018, modifie le droit des données à caractère personnel (« </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>DCP</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> »). </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="76069A6E" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C873A8F" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Votre projet de recherche peut induire l’utilisation de données personnelles, c’est à dire de </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>données permettant l’identification directe ou indirecte de personnes</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>. L’utilisation de ces données induit un certain nombre de démarches et d’obligations auxquelles vous êtes tenus tout au long de votre projet, notamment en application du Règlement (UE) 2016/679 du Parlement européen et du Conseil du 27 avril 2016 (RGPD), de la loi n° 2018-493 du 20 juin 2018 relative à la protection des données personnelles (modifiant la loi n° 78-17 du 6 janvier 1978) et du Décret no 2018-687 du 1er août 2018.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D7B1F54" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="50BE1E55" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Le montant très élevé des sanctions que risquent les acteurs en cas de manquement aux nouvelles obligations rend indispensable la conformité avec la règlementation applicable. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="64EC7BF3" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6AC33B6E" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le présent questionnaire est un outil mis à votre disposition afin de permettre à l’équipe en charge de la protection des données personnelles de l’Université de connaître le traitement des DCP que vous mettez en œuvre. Ainsi le délégué à la protection des données (« </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">DPD </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">» ou Data Protection </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Officer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> « </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>DPO</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ») ou son équipe vous éclaireront sur la formalité déclarative du traitement, et les contraintes qui y sont liées. C’est un document de recensement et d’analyse, elle doit refléter la réalité de vos traitements et permettre d’identifier précisément le flux des données et les intervenants. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50401979" w14:textId="77777777" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4E8B2633" w14:textId="461E0EC6" w:rsidR="00402AB4" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>La tenue d’un registre des activités de traitement par l’Université, obligatoire, et la situation créée par la nature et le flux des données impliquées dans la recherche obligent à recueillir les informations recensées par ce questionnaire. Le questionnaire est aussi un outil de démonstration de votre conformité au RGPD. Il permet de documenter vos traitements de données et de poser les questions : ai-je besoin de cette donnée</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002518B8" w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD1FAF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>? Est-il pertinent de conserver toutes les données aussi longtemps ? Les données sont-elles suffisamment protégées ?</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F6591E" w14:textId="0A53B82C" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3866E6A1" w14:textId="5EAA7704" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA4CE10" w14:textId="69820E15" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D632667" w14:textId="1FC5110A" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662B7B61" w14:textId="2D2934C5" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DA3F10" w14:textId="6FB205F4" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9B43E0" w14:textId="2E87A0F2" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24364313" w14:textId="50B7FD9A" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D88E4A6" w14:textId="47B876C4" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB11B77" w14:textId="47776B0A" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B522B0F" w14:textId="2A4AC2C8" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111F2E74" w14:textId="7445C9AA" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3456816F" w14:textId="75B050C5" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0817806B" w14:textId="08A63D40" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C887273" w14:textId="499B9A71" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7180B3D8" w14:textId="71805AA7" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6422BC2A" w14:textId="23998F12" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55126A06" w14:textId="3E7A42C5" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73604A31" w14:textId="500B36B5" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593E8FCD" w14:textId="501F8157" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B1C696" w14:textId="361C5C7B" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6C46F4" w14:textId="70033DBC" w:rsidR="00402AB4" w:rsidRDefault="00402AB4" w:rsidP="002518B8">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4764465D" w14:textId="77777777" w:rsidR="002518B8" w:rsidRDefault="002518B8" w:rsidP="002518B8">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="64" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4486CE09" w14:textId="63878553" w:rsidR="00073CDA" w:rsidRPr="009B2A23" w:rsidRDefault="00073CDA" w:rsidP="00073CDA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:t>Le règlement général sur la protection des données (« RGPD »), entré en vigueur  le 25 mai 2018, modifie le droit des données à caractère personnel (« DCP »).</w:t>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est impératif de travailler sur la question des données personnelles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dès le début du projet de recherche, sans attendre la mise en œuvre de celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La réglementation en vigueur impose en effet que les données soient protégées dès leur conception. Il est donc essentiel de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ne pas attendre le moment du lancement du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sachant que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>des délais, qui peuvent être importants en fonction de la complexité d’un dossier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, seront nécessaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00822075" w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au traitement de votre dossier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009146E8" w:rsidRPr="009B2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073CDA" w:rsidRPr="009146E8" w:rsidRDefault="00073CDA" w:rsidP="00073CDA">
-[...5 lines deleted...]
-        <w:ind w:left="156"/>
+    <w:p w14:paraId="029B0883" w14:textId="77777777" w:rsidR="009146E8" w:rsidRPr="00CD1FAF" w:rsidRDefault="009146E8" w:rsidP="00073CDA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...8 lines deleted...]
-      </w:r>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00073CDA" w:rsidRPr="009146E8" w:rsidRDefault="00073CDA" w:rsidP="00073CDA">
+    <w:p w14:paraId="10A249E2" w14:textId="40830B1D" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="009146E8" w:rsidP="009146E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...56 lines deleted...]
-        <w:t>loi n° 78-17 du 6 janvier 1978) et du Décret no 2018-687 du 1er août 2018.</w:t>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enfin, avant de retourner la fiche remplie à </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00822075" w:rsidRPr="00CD1FAF">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>rgpd-recherche@u-bordeaux.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, ne manquez pas d’adjoindre les documents utiles au diagnostic du traitement : not</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1578A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’information des personnes, formulaire de consentement, convention de partenariat, protocole de recherche</w:t>
+      </w:r>
+      <w:r w:rsidR="0061553A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073CDA" w:rsidRPr="009146E8" w:rsidRDefault="00073CDA" w:rsidP="00073CDA">
+    <w:p w14:paraId="3CF910BC" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="156"/>
-        <w:jc w:val="both"/>
-[...423 lines deleted...]
-          <w:i/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Enfin, avant de retourner la fiche remplie à </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-116" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="6566"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="69DAD91B" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="697"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="67" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="3A03DE87" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00A617CE">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="67" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="417CBFE7" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1000"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="7EF461BC" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="67" w:type="dxa"/>
+              <w:left w:w="106" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="717272F6" w14:textId="748BCBA2" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00073CDA" w:rsidP="007174B2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom et prénom </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1578A" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>du chercheur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="67" w:type="dxa"/>
+              <w:left w:w="106" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EB132BD" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="6EBDEA84" w14:textId="77777777" w:rsidTr="00A617CE">
+        <w:trPr>
+          <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="67" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="00566AC7" w14:textId="320FF126" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00073CDA" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Version</w:t>
+              <w:t xml:space="preserve">Laboratoire de rattachement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="67" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="0E4B02FA" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1000"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...141 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00073CDA">
+    <w:p w14:paraId="0E286CB2" w14:textId="6AC7B07F" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00A617CE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...23 lines deleted...]
-        <w:pStyle w:val="1Titre"/>
+    <w:p w14:paraId="3FDE9A6B" w14:textId="1B0F866C" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc514849089"/>
       <w:bookmarkStart w:id="5" w:name="_Toc515272791"/>
       <w:bookmarkStart w:id="6" w:name="_Toc515372407"/>
       <w:bookmarkStart w:id="7" w:name="_Toc515462770"/>
-      <w:r w:rsidR="00AC2FAE">
+      <w:r w:rsidRPr="00A8075A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>IDENTIFICATION DU TRAITEMENT</w:t>
+        <w:t xml:space="preserve">IDENTIFICATION </w:t>
+      </w:r>
+      <w:r w:rsidR="0061553A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>de l</w:t>
+      </w:r>
+      <w:r w:rsidR="0061553A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0061553A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etude &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8075A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>DU TRAITEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="59D6C5B9" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:before="60" w:after="245" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        <w:spacing w:before="60" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-75" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="6475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="3C64EF7C" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="1F6C35A8" w14:textId="12EC45F0" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="907"/>
                 <w:tab w:val="center" w:pos="1838"/>
                 <w:tab w:val="right" w:pos="2953"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">du </w:t>
+              <w:t>d</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidR="00FB3531">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">traitement </w:t>
+              <w:t>e l’étude</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="001E5B9B">
+          <w:p w14:paraId="155333A4" w14:textId="0D43C927" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="001E5B9B">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="907"/>
                 <w:tab w:val="center" w:pos="1838"/>
                 <w:tab w:val="right" w:pos="2953"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>en interne</w:t>
+              <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interne</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="003A5E"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>acronymes à détailler)</w:t>
+            </w:r>
+            <w:r w:rsidR="004F41CA" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="33F0EA9A" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="26529352" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="1224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
-[...15 lines deleted...]
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="60F98F20" w14:textId="292CD6C3" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’application  </w:t>
+              <w:t>Nom du logiciel ou de l’application utilisé pour la collecte des données </w:t>
+            </w:r>
+            <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(si applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="60F4B1B7" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00FB3531" w:rsidRPr="00CD1FAF" w14:paraId="709AFE6F" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="698"/>
-[...69 lines deleted...]
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="79E31A7D" w14:textId="3B29C297" w:rsidR="00FB3531" w:rsidRPr="00CD1FAF" w:rsidRDefault="00FB3531" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date de mise en service  </w:t>
+              <w:t>Date de début de l’étude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="187C38C8" w14:textId="77777777" w:rsidR="00FB3531" w:rsidRPr="00CD1FAF" w:rsidRDefault="00FB3531" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="63300B40" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="699"/>
-[...88 lines deleted...]
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="664492A4" w14:textId="52D717EF" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00EF5036">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:spacing w:before="60" w:after="120" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance  </w:t>
+              <w:t xml:space="preserve">Date de </w:t>
+            </w:r>
+            <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">début du traitement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6FBA8FEB" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007174B2" w:rsidRDefault="007174B2" w:rsidP="007174B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="1Titre"/>
+    <w:p w14:paraId="6BAACA64" w14:textId="10ECEC5D" w:rsidR="00822075" w:rsidRPr="00A617CE" w:rsidRDefault="00EF5036" w:rsidP="00A617CE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Un tra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">itement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>s’entend de toute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5036">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A617CE">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opération, ou ensemble d’opérations, portant sur des données personnelles, quel que soit le procédé utilisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5036">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collecte, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accès, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>enregistrement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisation, conservation, adaptation, modification, extraction</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultation, utilisation, communication par transmission ou diffusion ou toute autre forme de mise à disposition, rapprochement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>, analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5036">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B7E4EB" w14:textId="706AB6D4" w:rsidR="00822075" w:rsidRPr="008B3ADE" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>DESCRIPTIF SYNTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>TIQUE DU TRAITEMENT</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc515462771"/>
       <w:bookmarkStart w:id="9" w:name="_Toc514849090"/>
       <w:bookmarkStart w:id="10" w:name="_Toc515272792"/>
       <w:bookmarkStart w:id="11" w:name="_Toc515372408"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00DA041E" w:rsidP="007174B2">
+    <w:p w14:paraId="0A67E370" w14:textId="77777777" w:rsidR="00822075" w:rsidRPr="00CD1FAF" w:rsidRDefault="00822075" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F473E">
+        <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AE0715" w14:textId="5E55C277" w:rsidR="006F08B3" w:rsidRPr="00CD1FAF" w:rsidRDefault="001D662A" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="352" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Décrivez brièvement le sujet et les objectifs de votre recherche, en précisant en quoi elle nécessite le recours à des données personnelles. Expliquez également l’usage prévu de ces données dans le cadre de l’étude (ex. : sélection des participants, recueil d’informations cliniques, analyse statistique, croisement de données, etc.). Cette description doit permettre de comprendre pourquoi les DCP sont nécessaires et comment elles seront utilisées dans le cadre scientifique ou méthodologique du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03886468" w14:textId="1B123523" w:rsidR="006F08B3" w:rsidRDefault="006F08B3" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248D3464" w14:textId="3091B547" w:rsidR="00DA00ED" w:rsidRDefault="00BA6F06" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ainsi que leur</w:t>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00C7082A">
-[...2 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="52728999" w14:textId="0F1586CE" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E1469B" w14:textId="285E83DF" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF5DA80" w14:textId="0ECC4E33" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE0AB01" w14:textId="1C0D3336" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41725D08" w14:textId="5B67E182" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B431DC1" w14:textId="18D953AD" w:rsidR="00DA00ED" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646BD02A" w14:textId="77777777" w:rsidR="00DA00ED" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA00ED" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFE2323" w14:textId="26EFC282" w:rsidR="00DA00ED" w:rsidRPr="00DA00ED" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="200" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="118" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc515272793"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESPONSABLE DU TRAITEMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="007174B2" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="173CD6F8" w14:textId="77777777" w:rsidR="00DA00ED" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="10" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="215" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="159" w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Le responsable du traitement est « la personne physique ou morale, l'autorité publique, le service ou un autre organisme qui, seul ou conjointement avec d'autres, détermine les finalités et les moyens du traitement ».</w:t>
+        <w:t xml:space="preserve">Le responsable du traitement est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>« la personne physique ou morale, l'autorité publique, le service ou un autre organisme qui, seul ou conjointement avec d'autres, détermine les finalités et les moyens du traitement ».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="007174B2" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="700C196A" w14:textId="5E37A188" w:rsidR="00AC2FAE" w:rsidRPr="00DA00ED" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="10" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="220" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="159" w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Le responsable du traitement est donc celui qui identifie les objectifs principaux du traitement et les moyens utilisés pour mettre en œuvre ce traitement.</w:t>
+        <w:t xml:space="preserve">Le responsable du traitement est donc celui qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>identifie les objectifs principaux du traitement et les moyens utilisés pour mettre en œuvre ce traitement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1B37E714" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="146"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-75" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="3F758BA4" w14:textId="77777777" w:rsidTr="002067BF">
         <w:trPr>
-          <w:trHeight w:val="1212"/>
+          <w:trHeight w:val="1152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="9" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="4AA8AF93" w14:textId="0498FC8D" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom et coordonnées du responsable du traitement  </w:t>
+              <w:t xml:space="preserve">Nom et coordonnées du responsable du traitement </w:t>
+            </w:r>
+            <w:r w:rsidR="001D662A" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(la plupart du temps, Université de Bordeaux</w:t>
+            </w:r>
+            <w:r w:rsidR="002518B8" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – à modifier si besoin</w:t>
+            </w:r>
+            <w:r w:rsidR="001D662A" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="9" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="03415093" w14:textId="157C7B09" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Université de Bordeaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6388BA18" w14:textId="08820B28" w:rsidR="002518B8" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="2"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>35 place Pey Berland,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403B4972" w14:textId="7733FF22" w:rsidR="00543519" w:rsidRPr="00CD1FAF" w:rsidRDefault="002518B8" w:rsidP="002518B8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="2"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>33000, Bordeaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1383B9A4" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="002067BF">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="2"/>
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="6F3C85AF" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="4867"/>
+          <w:trHeight w:val="2490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="9" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="007174B2" w:rsidP="007174B2">
+          <w:p w14:paraId="1B7ADBDC" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="007174B2" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Eventuellement : c</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">o-responsable de traitement </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7DB9" w:rsidRDefault="000C7DB9" w:rsidP="007174B2">
+          <w:p w14:paraId="53515320" w14:textId="479A5C35" w:rsidR="000C7DB9" w:rsidRPr="00CD1FAF" w:rsidRDefault="000C7DB9" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">/!\ </w:t>
+              <w:t>/!\</w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Il y a </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>co-responsabilité</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="003A5E"/>
+                <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>dans le cas où un ou plusieurs responsables de traitement déterminent conjointement les finalités et les moyens du traitement.</w:t>
+              <w:t>dans le cas où un ou plusieurs responsables de traitement</w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> déterminent conjointement les finalités et les moyens du traitement</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E5B9B">
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Ne pas confondre ave</w:t>
             </w:r>
-            <w:r w:rsidR="001E5B9B" w:rsidRPr="001E5B9B">
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
-              <w:t>c la sous-traitance</w:t>
+              <w:t>c la sou</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002067BF" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5B9B" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>-traitance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (voir point n° 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="9" w:type="dxa"/>
               <w:left w:w="106" w:type="dxa"/>
               <w:right w:w="49" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="71EEC20C" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="367" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Non  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6F9734E0" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="367" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Oui   </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="16D47295" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Si oui, préciser le nom et les coordonnées :</w:t>
-            </w:r>
-[...84 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="6C2A0A2D" w14:textId="7E2D2421" w:rsidR="002067BF" w:rsidRDefault="002067BF" w:rsidP="0050172E">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:before="60" w:after="216" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:before="60" w:after="337" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc515272794"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc514849092"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc515462773"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc515372410"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...38 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="164CFEEC" w14:textId="30CAB90E" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="002067BF" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc515272794"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FINALIT</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>S DU TRAITEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="007174B2" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="22DC6A52" w14:textId="395FECF5" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="159" w:right="289"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007174B2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">La finalité d’un traitement est définie comme étant les « objectifs principaux assignés au traitement et aux fonctions substantielles mises en œuvre » par le responsable de traitement ou le sous-traitant.  </w:t>
+        <w:t xml:space="preserve">La finalité d’un traitement est définie comme étant les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« objectifs principaux assignés au traitement et aux fonctions substantielles mises en œuvre » </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">par le responsable de traitement ou le sous-traitant.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D662A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne pas décrire les finalités de votre étude </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:r w:rsidR="001D662A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bien de la collecte des données.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="007174B2" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...16 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="58A55E64" w14:textId="38497C13" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="0050172E">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="104" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="146"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-77" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="7942"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="0DF4FF25" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="5B23035C" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Finalités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6944C2E0" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="3E00FA8D" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:val="1944"/>
+          <w:trHeight w:val="1256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="0AECD3E9" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="3A8A3E3A" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="648213D4" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6D3FA745" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="1E8A6AF8" w14:textId="77777777" w:rsidTr="00A617CE">
         <w:trPr>
-          <w:trHeight w:val="1952"/>
+          <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="4698D00F" w14:textId="25AA3ABE" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00CD1FAF">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="350" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="67"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F72AB4F" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="353" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="1D22EA11" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="5F7A4519" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="350" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="70B9AF63" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="24E4F8DD" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:val="1318"/>
+          <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="3F366544" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="68" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="24D7ABE2" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="00E9D034" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...109 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...15 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="13380A03" w14:textId="77F776FA" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="146"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="67E4D6CD" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lohit Devanagari" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="003A5E"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00C7082A">
-[...2 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="51115BC6" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="00AC2FAE" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc515462774"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="16" w:name="_Toc515462774"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc514849093"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc515272795"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc515372411"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PERSONNES CONCERN</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="21FAAAF3" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00C1578A">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00D95896" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="2345BE9A" w14:textId="77777777" w:rsidR="00C1578A" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00C1578A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="418" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Les personnes concernées sont « les personnes physiques identifiables ou identifiées dont les données à caractère personnel sont collectées et intégrées dans le traitement de données à caractère personnel ».</w:t>
+        <w:t xml:space="preserve">Les personnes concernées sont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>« les personnes physiques identifiables ou identifiées dont les données à caractère personnel sont collectées et intégrées dans le traitement de données à caractère personnel ».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00D95896" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="5CCE3C2F" w14:textId="78926551" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00C1578A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="418" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Les personnes concernées peuvent appartenir à plusieurs catégories : par ex. pour une recherche en santé : patients, aidants, médecins, infirmiers...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="29" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2429"/>
         <w:gridCol w:w="1765"/>
         <w:gridCol w:w="3191"/>
         <w:gridCol w:w="2252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D95896" w:rsidTr="009146E8">
+      <w:tr w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w14:paraId="5FCA34F5" w14:textId="77777777" w:rsidTr="009146E8">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+          <w:p w14:paraId="39E7A04D" w14:textId="77777777" w:rsidR="00C1578A" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C1578A" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="117" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EE7C777" w14:textId="45ADDC42" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:after="117" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignants / chercheurs  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+          <w:p w14:paraId="6818A6DB" w14:textId="77777777" w:rsidR="00C1578A" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C1578A" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CDC0BC1" w14:textId="05FD7907" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+          <w:p w14:paraId="0C9E3178" w14:textId="77777777" w:rsidR="00C1578A" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="80"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Doctorants </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0003715A">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="30BBB7C4" w14:textId="14C60AEF" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Doctorants </w:t>
+            </w:r>
+            <w:r w:rsidR="0003715A" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> post-doctorants                  </w:t>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>post-doctorants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C85AD13" w14:textId="77777777" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="113" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+          <w:p w14:paraId="1F4D87B3" w14:textId="77777777" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="80"/>
               <w:ind w:left="156"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D95896" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+          <w:p w14:paraId="43B61A0A" w14:textId="77777777" w:rsidR="00C1578A" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C1578A" w:rsidP="009146E8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C5B90AD" w14:textId="2BDC7660" w:rsidR="00D95896" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D95896" w:rsidP="009146E8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="1797ADAC" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6B5E7B6F" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="117" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariés /agents  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="0003715A" w:rsidP="0003715A">
+          <w:p w14:paraId="22B248C3" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="0003715A" w:rsidP="0003715A">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="2C9E28FF" w14:textId="2026B5ED" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="80"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Fournisseurs                  </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:r w:rsidR="0006257D" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Clients</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A979567" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="113" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="344B774C" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:after="80"/>
               <w:ind w:left="156"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="0003715A" w:rsidP="0003715A">
+          <w:p w14:paraId="4E2C6125" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="0003715A" w:rsidP="0003715A">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="44AF9FC2" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="33D46E23" w14:textId="7B5AA457" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:tabs>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:spacing w:before="60" w:after="115" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Intérimaire</w:t>
+              <w:t xml:space="preserve">Étudiants </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="779205A2" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="37EF1EA6" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="24EA9E44" w14:textId="77777777" w:rsidR="001B0FDC" w:rsidRPr="00CD1FAF" w:rsidRDefault="001B0FDC" w:rsidP="001B0FDC">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:spacing w:before="60" w:after="80"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Partenaires                 </w:t>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Autres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="6B779773" w14:textId="7A95227A" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="001B0FDC" w:rsidP="001B0FDC">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:spacing w:before="60" w:after="115" w:line="252" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1440"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="124" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>A préciser :</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD52D8" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="65FA0C1D" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
-[...183 lines deleted...]
-      <w:tr w:rsidR="00AC2FAE" w:rsidTr="007174B2">
+      <w:tr w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w14:paraId="6316F892" w14:textId="77777777" w:rsidTr="007174B2">
         <w:trPr>
           <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="07541375" w14:textId="7E724240" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:spacing w:before="60" w:after="115" w:line="252" w:lineRule="auto"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1440"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="124" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="3F7B3171" w14:textId="6F857C72" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="001B0FDC">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="118"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AD52D8" w:rsidP="007174B2">
+          <w:p w14:paraId="74248FE5" w14:textId="4F846384" w:rsidR="001B0FDC" w:rsidRPr="00CD1FAF" w:rsidRDefault="009A1F3B" w:rsidP="001B0FDC">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:tabs>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC2FAE">
-[...5 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B127D9" w14:textId="1F4DA0D2" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
+          <w:p w14:paraId="5C5279C9" w14:textId="6F04195F" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007174B2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...348 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="6CE9E0F8" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="81"/>
-        <w:ind w:left="156"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="63688DE5" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="-5"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Mineurs </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AD52D8" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="3D186814" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AD52D8" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e traitement porte-t-il sur des données de personnes de moins de 16 ans ?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
+    <w:p w14:paraId="6C5D9198" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">xclusivement  </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D95896">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D95896" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
+    <w:p w14:paraId="5CA75540" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3000"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partie  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
+    <w:p w14:paraId="1A7E5AC9" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AD52D8" w:rsidP="00AD52D8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3000"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amais  </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="009A1F3B" w:rsidP="009A1F3B">
+    <w:p w14:paraId="7C6D7F06" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="009A1F3B" w:rsidP="009A1F3B">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="009A1F3B" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="0FAEF741" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1582"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nombre approximatif de personnes concernées : …………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="465025A5" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1582"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="009A1F3B" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="4BB1C2F1" w14:textId="1F1A8D2B" w:rsidR="00417D2D" w:rsidRPr="00A617CE" w:rsidRDefault="00AC2FAE" w:rsidP="00A617CE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1582"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Mode de recrutement des personnes concernées (s’il y a lieu) :</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mode de recrutement des personnes concernées </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE76BA" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>– Comment ont-elles été approchées pour participer à votre recherche ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="009A1F3B" w:rsidP="009A1F3B">
+    <w:p w14:paraId="236431C4" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:tabs>
-[...13 lines deleted...]
-      </w:r>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1BD9F219" w14:textId="77777777" w:rsidR="00A617CE" w:rsidRDefault="00A617CE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00E8174F" w:rsidP="00AC2FAE">
-[...142 lines deleted...]
-        <w:pStyle w:val="1Titre"/>
+    <w:p w14:paraId="55D5EB24" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc515272796"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc514849094"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc515462775"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc515372412"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>COLLECTE DE DONN</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>DONN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>ES SENSIBLES</w:t>
+        <w:t>ES COLLECT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177D7E" w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>origine,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177D7E" w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>conservation, destinataires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...7 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00D95896" w:rsidRDefault="00AC2FAE" w:rsidP="00417D2D">
+    <w:p w14:paraId="0AAAB419" w14:textId="761EF41B" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="159" w:right="289"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">La notion de donnée personnelle s’entend de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-        <w:t>La notion de données sensibles  s’entend de « toutes données à caractère personnel qui révèlent l’origine raciale ou ethnique, les opinions politiques, les convictions religieuses ou philosophiques ou l'appartenance syndicale, ainsi que toutes données génétiques, toutes données biométriques aux fins d'identifier une personne physique de manière unique, et toutes données concernant la santé ou concernant la vie sexuelle ou l'orientation sexuelle d'une personne physique».</w:t>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>toute information se rapportant à une personne physique identifiée ou identifiable, directement ou indirectement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, notamment par référence à un identifiant, tel qu'un nom, un numéro d'identification, des données de localisation, un identifiant en ligne, ou à un ou plusieurs éléments spécifiques propres à son identité physique, physiologique, génétique, psychique, économique, culturelle ou sociale ».  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La notion de catégorie de données à caractère personnel s’entend d’un ensemble de données pouvant être regroupées au sein d’une même famille</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00D95896" w:rsidRDefault="00AC2FAE" w:rsidP="00417D2D">
+    <w:p w14:paraId="51CBEBC3" w14:textId="0BFB0FA2" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:pBdr>
-[...17 lines deleted...]
-        <w:t>Il faut intégrer dans les données sensibles le numéro de sécurité sociale  ainsi que les données relatives aux condamnations pénales et aux infractions (exemple : infraction au code de la route pour les voitures de fonction).</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Préciser le</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> données collectées</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, comment elles sont collectées, pour combien de temps et qui y aura accès : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00D95896" w:rsidRDefault="00AC2FAE" w:rsidP="00417D2D">
+    <w:p w14:paraId="17207906" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w:rsidRDefault="007A31DD" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:pBdr>
-[...56 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="9497" w:type="dxa"/>
-[...1558 lines deleted...]
-        <w:tblW w:w="9688" w:type="dxa"/>
+        <w:tblW w:w="9701" w:type="dxa"/>
         <w:tblInd w:w="154" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2625"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2650"/>
+        <w:gridCol w:w="2173"/>
+        <w:gridCol w:w="1852"/>
+        <w:gridCol w:w="2398"/>
+        <w:gridCol w:w="1534"/>
+        <w:gridCol w:w="1744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w14:paraId="33AE6525" w14:textId="77777777" w:rsidTr="009B2A23">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="767"/>
+          <w:trHeight w:hRule="exact" w:val="1187"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="53CFA535" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Catégorie de données</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6E8E7668" w14:textId="6E2E6892" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="003F5F9B">
+            <w:pPr>
+              <w:pStyle w:val="00AideAuDemandeur"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détail des données  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6001CDC6" w14:textId="105D2B9E" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00A415C6">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-[...7 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A911E0A" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="003F5F9B">
+            <w:pPr>
+              <w:pStyle w:val="00AideAuDemandeur"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2E74B5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EC7178E" w14:textId="611B3E60" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="003F5F9B">
+            <w:pPr>
+              <w:pStyle w:val="00AideAuDemandeur"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="2E74B5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>où proviennent les données ?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5598ED2C" w14:textId="678526DF" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00974CB3">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="24BE1C80" w14:textId="2E4AD1D1" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
-                <w:u w:color="489BC9"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404017DF" w14:textId="73C9EE0B" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="489BC9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...8 lines deleted...]
-              <w:t>conservation</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durée de </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="03A5C93D" w14:textId="44528F28" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Conservation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9BDB25" w14:textId="0932EFF0" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B12153F" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="434A97EC" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="245A3B85" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Destinataires</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1FB31160" w14:textId="7A312F65" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w14:paraId="66A1CF55" w14:textId="77777777" w:rsidTr="009B2A23">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2625"/>
+          <w:trHeight w:val="1405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D3846E" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="118C2563" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Préciser le détail des données pour chaque catégorie de données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="48830DFF" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="2E74B5"/>
+              </w:rPr>
+              <w:t>D’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>où proviennent les données ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BCD0F7" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Collecte directe auprès de la personne (ex. réponses à un questionnaire), collecte indirecte (à partir d’un traitement antérieur, transmises par un tiers, …)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A9920F" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Durée pendant laquelle les données sont nécessaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">au traitement et au-delà de laquelle elles sont supprimées </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="28552CBB" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Indiquer les personnes qui auront accès aux données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w14:paraId="6FF877E3" w14:textId="77777777" w:rsidTr="009B2A23">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="59936D3A" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244DEC98" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>État civil, identité, données d'identification…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7A4621" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59E141B2" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31A21E1C" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3369E6D9" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...31 lines deleted...]
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="00C9E209" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44AE5F92" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5BF12685" w14:textId="66CF95B0" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="4D5F9F72" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6874C9A1" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="636810EF" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A5E8CCC" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084C3E23" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w14:paraId="05F4CB3A" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2625"/>
+          <w:trHeight w:hRule="exact" w:val="1962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="2A1C41FE" w14:textId="6E4C6375" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...2 lines deleted...]
-              <w:t>Images (trombinoscopes, vidéosurveillance…)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Images (trombinoscopes, vidéosurveillance…) ou voix (enregistrement audio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="191C70F0" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="006A6ED6">
+            <w:pPr>
+              <w:pStyle w:val="Sous-titre"/>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD23720" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
-                <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="73255B7C" w14:textId="70954DAF" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7B339C01" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w14:paraId="4E986888" w14:textId="77777777" w:rsidTr="009B2A23">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1325"/>
+          <w:trHeight w:hRule="exact" w:val="1330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1B252319" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie personnelle </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7AC0444E" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(habitudes de vie, </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>habitudes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de vie, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D095674" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...2 lines deleted...]
-              <w:t>situation familiale,</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>situation</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> familiale,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A466C32" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6AB17BA6" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65CB33A6" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="35E18611" w14:textId="5D99868A" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="27E11032" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="003715BA" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C491F97" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4DC556" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w14:paraId="1CA9AEE6" w14:textId="77777777" w:rsidTr="009B2A23">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1325"/>
+          <w:trHeight w:hRule="exact" w:val="2063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRPr="00125F2F" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="47EEFFA6" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="00AideAuDemandeur"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="3998"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00125F2F">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
-                <w:color w:val="3F6797"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Vie professionnelle (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125F2F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CV, scolarité, formation professionnelle, distinctions, adresse mail professionnelle, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="36D25FC4" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="3FB0C196" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="107AEFC5" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7AFF7A18" w14:textId="3F894723" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="35FBEC6C" w14:textId="77777777" w:rsidR="003F5F9B" w:rsidRPr="00CD1FAF" w:rsidRDefault="003F5F9B" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w14:paraId="58490937" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1608"/>
+          <w:trHeight w:hRule="exact" w:val="1790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1461E029" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...18 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Informations d'ordre économique et financier (revenus, situation financière, situation fiscale, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="09E130F5" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4418798B" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1F1FD2FD" w14:textId="574D1B2D" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="22EDFF4A" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1F678962" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620E43B9" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w14:paraId="628461BD" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="848"/>
+          <w:trHeight w:hRule="exact" w:val="1039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="04F36A3C" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Données de connexion (adresses IP, logs, etc.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="093F3ED1" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475F58C6" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5A59822F" w14:textId="79FBAE6C" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="36E42FFF" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6B122B31" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330FE3AC" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="039E147B" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w14:paraId="65A2EFE6" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="853"/>
+          <w:trHeight w:hRule="exact" w:val="1627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0BA66C33" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Données de localisation (déplacements, données GPS, GSM, etc.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0A91A085" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB8BA07" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0FC7C671" w14:textId="2FDD815E" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7E149265" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7641397B" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F470936" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23393B41" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w14:paraId="3492F8A9" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="919"/>
+          <w:trHeight w:hRule="exact" w:val="772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0C1D823C" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="489BC9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autres données</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6319F037" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75216590" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:color w:val="3F6797"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D42419F" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11DC316E" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4760F312" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D59D686" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A87BC7B" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34568071" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758A4D02" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B93D63" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E74DBF4" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2426E314" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E23C07" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C259024" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08178662" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098B04CB" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35439326" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C70E381" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D4CFBD" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C325383" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="2542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D89BE4" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21BA97DE" w14:textId="230AA13E" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0E60D9DF" w14:textId="77777777" w:rsidR="009B2A23" w:rsidRPr="00CD1FAF" w:rsidRDefault="009B2A23" w:rsidP="009B2A23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="055A2B2A" w14:textId="01F16CAB" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="007A31DD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57856907" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Utilisez-vous une ou des zones de commentaires libres ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E27EBD" w14:textId="0E5681F0" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="007A31DD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Une zone de commentaire (ou champ libre) permet de soumettre des observations sur la personne concernée et permet les commentaires subjectifs comme « candidat ennuyeux, sérieux, pas sérieux… »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFF469C" w14:textId="77777777" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="0050172E" w:rsidP="007A31DD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F368D79" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00CD1FAF">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La notion de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>durée de conservation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’entend par le fait que « les données sont conservées par le responsable de traitement sous une forme permettant l’identification des personnes concernées pendant une durée n’excédant pas celle nécessaire au regard des finalités pour les</w:t>
+      </w:r>
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">quelles elles sont traitées ». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADE4309" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00CD1FAF">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les durées de conservation des données peuvent </w:t>
+      </w:r>
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>être différentes par catégories</w:t>
+      </w:r>
+      <w:r w:rsidR="007A31DD" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBE6F48" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00417D2D" w:rsidP="00CD1FAF">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="350" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="213"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>destinataires des données</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’entendent de toute « personne physique ou morale, l'autorité publique, service ou tout autre organisme qui reçoit communication de (toutes ou partie des) données à caractère personnel, qu'il s'agisse ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non d'un tiers. » </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0D25F5" w14:textId="5AC7D125" w:rsidR="006F08B3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00CD1FAF">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="350" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="213"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ex. de destinataires : une filiale, un établissement partenaire, un sous-traitant,</w:t>
+      </w:r>
+      <w:r w:rsidR="00974CB3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un chercheur, un directeur de thèse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16002300" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="008B3ADE" w:rsidRDefault="00902F46" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>COLLECTE DE DONN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ES SENSIBLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B7CE9" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5103BC2D" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+        </w:pBdr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La notion de données sensibles s’entend de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« toutes données à caractère personnel qui révèlent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>l’origine raciale ou ethnique, les opinions politiques, les convictions religieuses ou philosophiques ou l'appartenance syndicale, ainsi que toutes données génétiques, toutes données biométriques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux fins d'identifier une personne physique de manière unique, et toutes données concernant la santé ou concernant la vie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>sexuelle ou l'orientation sexuelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'une personne physique ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1756F9C5" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+        </w:pBdr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB8B1DC" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+        </w:pBdr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Il faut intégrer dans les données sensibles le numéro de sécurité sociale ainsi que les données relatives aux condamnations pénales et aux infractions (exemple : infraction au code de la route pour les voitures de fonction).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8C4713" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368F6B03" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Collectez-vous des données sensibles ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37091407" w14:textId="77777777" w:rsidR="00902F46" w:rsidRPr="00CD1FAF" w:rsidRDefault="00902F46" w:rsidP="00902F46">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="10002" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2344"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="2457"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="1780"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="21CCE1A0" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72522463" w14:textId="5457D7AE" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:t>     </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Catégorie de données sensibles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3303E99A" w14:textId="682AD81A" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Détail des données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544ACD9E" w14:textId="29D03166" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Origine / source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BF16B7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="489BC9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durée de </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D74F09" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>conservation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFFDCF7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Destinataires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="42784916" w14:textId="77777777" w:rsidTr="00CD1FAF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="4559"/>
+          <w:trHeight w:val="1405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF86E32" w14:textId="0609BFFD" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="_Hlk213317141"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C839DD" w14:textId="3F16FCB7" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Préciser le détail des données pour chaque catégorie de données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A8616A" w14:textId="4FC9D307" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="2E74B5"/>
+              </w:rPr>
+              <w:t>D’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>où proviennent les données ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AADCC8B" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Collecte directe auprès de la personne (ex. réponses à un questionnaire), collecte indirecte (à partir d’un traitement antérieur, transmises par un tiers, …)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="188CAA58" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Durée pendant laquelle les données sont nécessaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">au traitement et au-delà de laquelle elles sont supprimées </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="676FAE22" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="3F6797"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Indiquer les personnes qui auront accès aux données</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="24"/>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="0DC7E24C" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1B9898B3" w14:textId="7F1D972A" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
-                <w:u w:color="489BC9"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> Autres données</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Origine raciale </w:t>
             </w:r>
-          </w:p>
-[...278 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1669A0A9" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03"/>
+          <w:p w14:paraId="4826DE59" w14:textId="4960820A" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:tcW w:w="1592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03"/>
+          <w:p w14:paraId="162CD593" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03"/>
+          <w:p w14:paraId="510A28B1" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="4B37EBA1" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="484148D6" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Opinions politiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="154978A3" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9421AC" w14:textId="6D4543DD" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDC747D" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="406DB14F" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="64B68F1F" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5767B7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Convictions religieuses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7912544B" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2332A45C" w14:textId="3EA5C8BA" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D81ED5" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4623C12C" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="73442DF8" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9D85CE" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Convictions philosophiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F622A86" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18231F1B" w14:textId="4F38C173" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="166D1E89" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73392B6F" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="44B98B58" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A46B9F" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Appartenance syndicale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A44BC" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C17539" w14:textId="0406370B" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBAE9F8" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AE95E8" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="3859BF1E" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D23934D" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Données génétiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18C257D7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D6B83A" w14:textId="56ABD2C9" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60667F4E" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="572EC573" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="36BAB3D6" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6605C2C7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Données biométriques aux fins d’identification d’une personne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CDF48FE" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="060E472E" w14:textId="72B09F61" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCD5EFD" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC2015B" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="15C3D277" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="669"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3391DFED" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Données concernant la santé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2941D793" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E485000" w14:textId="1D0022C0" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37320616" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15205E06" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="2CC75D0E" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="682"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="146DE13F" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données concernant la vie sexuelle   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09AF3513" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5666E256" w14:textId="5DF7E23D" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4405DCC7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF38879" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="5A380D2C" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7749A66B" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Numéro de sécurité sociale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FBEE274" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8249E2" w14:textId="2193D77F" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24595C6A" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="133B04E9" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w14:paraId="16483FF5" w14:textId="77777777" w:rsidTr="00CD1FAF">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="335E4978" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:pStyle w:val="Styledetableau4A"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1FAF">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>Infractions ou condamnations pénales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B551DF" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43355D6E" w14:textId="19024247" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="714E20D2" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4E0CA7" w14:textId="77777777" w:rsidR="00974CB3" w:rsidRPr="00CD1FAF" w:rsidRDefault="00974CB3" w:rsidP="001A5F25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="007A31DD">
+    <w:p w14:paraId="4041761D" w14:textId="0BD1DAD5" w:rsidR="0050172E" w:rsidRDefault="0050172E" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC4C817" w14:textId="77777777" w:rsidR="00DA00ED" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA00ED" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C6B67D" w14:textId="581A3DC4" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="001E5B9B" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lICEITE </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>DE LA COLLECTE DES DONN</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D539BCC" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:before="60" w:after="168" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00417D2D" w:rsidRPr="000C7DB9" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="4B8CB867" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00543519">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="379" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="213"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La licéité du traitement signifie que le responsable de traitement traite les données de manière licite, loyale et transparente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708B1258" w14:textId="61AF80E8" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00543519">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="418" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="213"/>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7DB9">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>La notion de durée de conservation s’entend par le fait que « les données sont conservées par le responsable de traitement sous une forme permettant l’identification des personnes concernées pendant une durée n’excédant pas celle nécessaire au regard des finalités pour les</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Pour cela, le traitement doit être effectué en se fondant sur</w:t>
+      </w:r>
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">quelles elles sont traitées ». </w:t>
+        <w:t xml:space="preserve"> l’un des fondements suivants</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50B4D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50B4D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(une seule case à cocher)</w:t>
+      </w:r>
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="007A31DD" w:rsidRDefault="00AC2FAE" w:rsidP="007A31DD">
-[...3967 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="224BAC63" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3571"/>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5842"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Consentement de la personne</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="2BF6F969" w14:textId="7F92FF4E" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006A1F76">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3571"/>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5842"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1F76">
-[...55 lines deleted...]
-      <w:r w:rsidR="00AC2FAE" w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006A1F76">
+      <w:r w:rsidR="006A1F76" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A1F76">
+      <w:r w:rsidR="006A1F76" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="006A1F76">
+      <w:r w:rsidR="006A1F76" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A1F76">
+      <w:r w:rsidR="006A1F76" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...271 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="7F751E43" w14:textId="0C968186" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5842"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="-15"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Réponse à une mission d’intérêt public </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A1F76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+      <w:r w:rsidR="009B2A23" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="001E5B9B" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="6BDEA5DA" w14:textId="1B7D0FDD" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1F76">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="006A1F76" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...71 lines deleted...]
-    <w:p w:rsidR="00417D2D" w:rsidRPr="000F0F08" w:rsidRDefault="002E049F" w:rsidP="00417D2D">
+    <w:p w14:paraId="578D8C10" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="002E049F" w:rsidP="00417D2D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0F08">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Si le traitement est fondé sur le consentement de la personne, ê</w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="000F0F08">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>tes-vous en mesure de transmettre, dès m</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0F08">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>aintenant, les formulaires que vous envisagez d’utiliser dans le cadre du</w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="000F0F08">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> projet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0F08">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">de recherche </w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="000F0F08">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00417D2D" w:rsidRPr="00C7632D" w:rsidRDefault="00417D2D" w:rsidP="00417D2D">
+    <w:p w14:paraId="6C4322FE" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00417D2D" w:rsidP="00417D2D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00417D2D" w:rsidRPr="00C7632D" w:rsidRDefault="00417D2D" w:rsidP="00417D2D">
+    <w:p w14:paraId="66A25AAA" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00417D2D" w:rsidP="00417D2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00C7082A">
+      <w:r w:rsidR="00C7082A" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00417D2D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7082A" w:rsidP="00417D2D">
+    <w:p w14:paraId="7D7D1747" w14:textId="77777777" w:rsidR="00417D2D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7082A" w:rsidP="00417D2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="00C7632D">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Non (</w:t>
       </w:r>
-      <w:r w:rsidR="002E049F">
+      <w:r w:rsidR="002E049F" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>indiquez</w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="00C7632D">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> les délais dans lesquels vous seriez en mesure de les fournir</w:t>
       </w:r>
-      <w:r w:rsidR="00417D2D" w:rsidRPr="00C7632D">
+      <w:r w:rsidR="00417D2D" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>) ……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00417D2D" w:rsidRPr="00C7632D" w:rsidRDefault="00417D2D" w:rsidP="00417D2D">
+    <w:p w14:paraId="51446A07" w14:textId="743CE25C" w:rsidR="00AC2FAE" w:rsidRDefault="00417D2D" w:rsidP="00543519">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...3 lines deleted...]
-        <w:t>……………………………………. …………………………………………………………...</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………………………. ………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="5EC4D29D" w14:textId="77777777" w:rsidR="00DA00ED" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA00ED" w:rsidP="00543519">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...82 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="665C483D" w14:textId="081E6CE4" w:rsidR="00AC2FAE" w:rsidRPr="00DA00ED" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc514849098"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc515272800"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc515372416"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc515462779"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>SOUS-TRAITANCE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DA00ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...14 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00C7082A" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="03302C6F" w14:textId="77777777" w:rsidR="00DA00ED" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="363" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="363" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>La notion de de sous-traitance s’entend par le fait que  « la personne physique ou morale, l'autorité publique, le service ou un autre organisme  traite des données à caractère personnel pour le compte du responsable du traitement ».</w:t>
+        <w:t xml:space="preserve">La notion de de sous-traitance s’entend par le fait que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>« la personne physique ou morale, l'autorité publique, le service ou un autre organisme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traite des données à caractère personnel pour le compte du responsable du traitement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00C7082A" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="6E185722" w14:textId="5177FCF5" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00DA00ED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
-        <w:spacing w:before="60" w:after="361" w:line="252" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:after="363" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-6" w:right="215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention, il ne s’agit pas de sous-traitance au sens technique du terme mais au sens du RGPD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="36D3AFA9" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="145" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Non, le traitement ne fait pas l’objet d’une sous-traitance   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="7206A70E" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="89"/>
         <w:ind w:left="-5" w:firstLine="714"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Oui, le traitement fait l’objet d’une sous-traitance dans les conditions suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="0443BAED" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="89"/>
         <w:ind w:left="-5"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9766" w:type="dxa"/>
         <w:tblInd w:w="191" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4825"/>
         <w:gridCol w:w="4941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="5E218B7B" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="3566CCDF" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Nom et coordonnées du sous-traitant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="43CE5862" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="100A05FB" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="47F0CC65" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Type(s) d’intervention(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7BDE08F1" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="3362CEC7" w14:textId="77777777" w:rsidTr="00182ABD">
         <w:trPr>
-          <w:trHeight w:val="1745"/>
+          <w:trHeight w:val="1195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6B942E8B" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Existe-t-il un contrat ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="2ECA8BD3" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve">Oui   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">☐     </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00182ABD">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve">Non  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:tab/>
               <w:t>Si non, justifier :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="2B62E4E9" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0BF48E86" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="396"/>
                 <w:tab w:val="center" w:pos="1506"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00182ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
               <w:t>Si non, justifier :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="400C4FEB" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
-            </w:pPr>
-[...448 lines deleted...]
-                <w:u w:color="3F6797"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+    <w:p w14:paraId="5B1A341F" w14:textId="77777777" w:rsidR="00182ABD" w:rsidRDefault="00182ABD" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EE8F14" w14:textId="53CE3462" w:rsidR="00182ABD" w:rsidRDefault="00182ABD" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BC65F3" w14:textId="5E9FE6A7" w:rsidR="00182ABD" w:rsidRDefault="00182ABD" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37608A88" w14:textId="77777777" w:rsidR="00182ABD" w:rsidRPr="00182ABD" w:rsidRDefault="00182ABD" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1BFA43" w14:textId="569E5949" w:rsidR="00BA6F06" w:rsidRPr="00182ABD" w:rsidRDefault="00BA6F06" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Existe-t-il des flux de données hors de l’Union européenne</w:t>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406F9469" w14:textId="7C5AE0E0" w:rsidR="00BA6F06" w:rsidRPr="00182ABD" w:rsidRDefault="00BA6F06" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Les flux en dehors de l’UE doivent être clairement identifiés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="003A5E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="139D4BAD" w14:textId="77777777" w:rsidR="00BA6F06" w:rsidRPr="00182ABD" w:rsidRDefault="00BA6F06" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Styledetableau4A"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Aucun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3F6797"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="3F6797"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146CE2EC" w14:textId="77777777" w:rsidR="00BA6F06" w:rsidRPr="00182ABD" w:rsidRDefault="00BA6F06" w:rsidP="00BA6F06">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="396"/>
+          <w:tab w:val="center" w:pos="1506"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Si oui, préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604DBD58" w14:textId="304A3E9E" w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00BA6F06">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="89"/>
         <w:ind w:left="211" w:hanging="211"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...2 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="32E7669A" w14:textId="7257E7EE" w:rsidR="00BA6F06" w:rsidRDefault="00BA6F06" w:rsidP="007A31DD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="89"/>
+        <w:ind w:left="211" w:hanging="211"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316978F8" w14:textId="77777777" w:rsidR="00BA6F06" w:rsidRPr="00CD1FAF" w:rsidRDefault="00BA6F06" w:rsidP="007A31DD">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="89"/>
+        <w:ind w:left="211" w:hanging="211"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2165C0D2" w14:textId="7E4696F0" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="001E5B9B" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="29" w:name="_Toc515272802"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc514849100"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc515462781"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc515372418"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...17 lines deleted...]
-      <w:r w:rsidR="001E5B9B">
+        <w:t>SECURITE</w:t>
+      </w:r>
+      <w:r w:rsidR="007A31DD" w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="57A308B0" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00C7082A" w:rsidRDefault="00C7082A" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="24911DF5" w14:textId="0C760691" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7082A" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="418" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="213"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>GPD impose</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">  que « le responsable du traitement et le sous-traitant mettent en œuvre les mesures techniques et organisationnelles appropriées afin de garantir un niveau de sécurité adapté au risque ».</w:t>
+        <w:t xml:space="preserve"> que « le responsable du traitement et le sous-traitant mettent en œuvre les mesures techniques et organisationnelles appropriées afin de garantir un niveau de sécurité adapté au risque ».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="6E37078F" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="104" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Avez-vous pensé à :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9466" w:type="dxa"/>
         <w:tblInd w:w="216" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="6306"/>
         <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="4B501CF3" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5029E4B2" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Sensibiliser les utilisateurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="7237624B" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les personnes manipulant les données sont informées et sensibilisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="51C2CB16" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38F5DDF0" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="3241EC1A" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="1330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5B736B2B" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Authentifier les utilisateurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="75E3491A" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Définir un identifiant unique à chaque utilisateur adopter une politique de mots de passe</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="2B786DA5" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Obliger l’utilisateur à changer son mot de passe régulièrement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="46132EE1" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Limiter le nombre de tentatives d’accès à un compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="68FA42B4" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="63DDF2D7" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BA212F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0397E451" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="751E9B8A" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="1BCADEEF" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="260B7BBC" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Gérer les habilitations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="2196B06B" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Définir les profils d’habilitation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="2CFAB989" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Supprimer les permissions d’accès obsolètes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="29AC8D3F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Réaliser une revue </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>bi-annuelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> des habilitations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5BB36082" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0B8A4507" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5286E34D" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="01A5F44D" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="50D7481F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Tracer les accès et</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6DF6AA2C" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:t>gérer les incidents</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t>gérer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00182ABD">
+              <w:rPr>
+                <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les incidents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="2AEB3CD1" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prévoir un système de journalisation, et en informer les utilisateurs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="1D88E7E2" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Protéger les informations de journalisation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="2834874B" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prévoir une procédure de notification de violation de données personnelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="023718F3" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="16C4C772" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1624177E" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="29135272" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5699D1F0" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Sécuriser les postes de travail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="6617C538" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prévoir le verrouillage automatique de session</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="38F5E344" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Utiliser des antivirus à jour</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="4C1C6D16" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Installer un pare feu logiciel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7991C679" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6877F5DB" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5D1FD3F5" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="1D11732D" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="654E9D3A" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Sécuriser les serveurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="13F2B4A8" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Limiter l’accès aux outils d’administration aux seules personnes habilitées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="61094ACD" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Installer sans délai les mises à jour critiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="3C877609" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="33C80FC3" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="08B6EECB" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="417C35D4" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Sécuriser les sites web</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="5529CD7F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Utiliser le protocole TLS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="3FBD65EA" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vérifier qu’aucun mot de passe ou identifiant ne passe dans les url</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="5FFBA79C" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mettre un bandeau de consentement pour les cookies non nécessaires au service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="5459F133" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="19871017" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6D80FEAC" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="48B36849" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6CF3A135" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Sauvegarder et prévoir la continuité d’activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="597C68AF" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Effectuer des sauvegardes régulières</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="14C8FA49" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stocker les supports de sauvegarde dans un endroit sécurisé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="7D368DE5" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="30EE800E" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="68343CA8" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="25B49223" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Archiver de manière sécurisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="1B57057C" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mettre en œuvre des accès spécifiques aux données archivées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="747A256F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Détruire les archives obsolètes de manière définitive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="0CFB06CB" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="154049C7" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E5B1B54" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="381223A4" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="3707DC63" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Encadrer la maintenance et la destruction des données</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="439E9642" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Enregistrer les interventions de maintenance dans une main-courante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="35F74914" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Effacer les données de tout matériel avant sa mise au rebut</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="6ABB5BB4" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Encadrer les interventions par des tiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="30BA079F" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="489BC9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6BC32292" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="0E33C867" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="1090"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="2AEE13EF" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
               <w:t>Sécuriser les échanges avec l’extérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="0A7F8B00" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chiffrer les données avant envoi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="5A0423F0" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> S’assurer qu’il s’agit du bon destinataire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="6BE39D14" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transmettre le secret lors d’un envoi distinct et via un canal différent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="160E01E1" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="326AC0B9" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="44704496" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2203FDFE" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="08E1C65A" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="739BC3B3" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Protéger les locaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="39AF9147" w14:textId="37056B48" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> Restreindre l’accès par des  portes verrouillées et/ou du contrôle d’accès</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Restreindre l’accès par des portes verrouillées et/ou du contrôle d’accès</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1F653653" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="25F20AC7" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="58832703" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Encadrer les développements informatiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="3A7C8065" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Éviter les zones de commentaires ou les encadrer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="55568885" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tester sur des données fictives ou strictement anonymes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="73C02A62" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="2E26EA2A" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="41D82391" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="51942CA3" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Utiliser des fonctions cryptographiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="3C8159D5" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Utiliser des logiciels reconnus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="49601A71" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chiffrer les données ou le disque dur de votre pc portable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="06E347A2" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conserver les secrets et les clés cryptographiques de manière sécurisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="583FB883" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1F966F4E" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="6938C485" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A31DD" w:rsidTr="00B17E03">
+      <w:tr w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w14:paraId="3F97C799" w14:textId="77777777" w:rsidTr="00B17E03">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="1BD9582E" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>Gérer la sous-traitance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
+          <w:p w14:paraId="7C18A2C4" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="007A31DD">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
-                <w:u w:color="3F6797"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:color="3F6797"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t xml:space="preserve"> Voir § 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
+          <w:p w14:paraId="58293309" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00182ABD" w:rsidRDefault="007A31DD" w:rsidP="00B17E03">
             <w:pPr>
               <w:pStyle w:val="Styledetableau4A"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182ABD">
               <w:rPr>
                 <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="3F6797"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:color="3F6797"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A31DD" w:rsidRDefault="007A31DD" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="3CD0FE91" w14:textId="77777777" w:rsidR="007A31DD" w:rsidRPr="00CD1FAF" w:rsidRDefault="007A31DD" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:after="104" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="001E624F" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="37774147" w14:textId="286B720A" w:rsidR="00402AB4" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="005E7EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Décrivez </w:t>
+      </w:r>
+      <w:r w:rsidR="00782792" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>toutes les mesures de sécurité que vous allez mettre en place</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EB3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F930A8B" w14:textId="419BF54F" w:rsidR="00D50B4D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00D50B4D" w:rsidP="00D50B4D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4C43A9" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="00402AB4" w:rsidP="00D50B4D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Voici quelques pistes pour vous aider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339F3E31" w14:textId="4FFEB85D" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’ordinateurs : perso ou pro, fixe ou portable</w:t>
+      </w:r>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACE48EA" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de réseaux (filaire, wifi privé ou non,..), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5883D416" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de supports utilisés pour les données (disque durs, USB, ..), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5870354E" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formats des données (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>xls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, csv, txt, …), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046D30F8" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moyens de transferts ou échanges de données, (clé, pièce jointe chiffrée), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EDEF13" w14:textId="79F3A0F2" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="001E624F" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> types et la fréquence de sauvegardes…</w:t>
+      </w:r>
+      <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A7836A" w14:textId="6BFC4B9E" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00006201" w:rsidP="00006201">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chiffrement utilisé</w:t>
+      </w:r>
+      <w:r w:rsidR="001E624F" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et toutes autres informations que vous jugerez utiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719554FD" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="00006201" w:rsidP="00D50B4D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23055214" w14:textId="77777777" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="00006201" w:rsidP="00D50B4D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFD0876" w14:textId="73D9F33E" w:rsidR="00BE6C55" w:rsidRPr="00BE6C55" w:rsidRDefault="00006201" w:rsidP="00BE6C55">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>A  COMPLETER</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMPERATIVEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B868475" w14:textId="77777777" w:rsidR="00BE6C55" w:rsidRPr="00BE6C55" w:rsidRDefault="00BE6C55" w:rsidP="00BE6C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BBC39E" w14:textId="16CF6052" w:rsidR="00BE6C55" w:rsidRPr="00BE6C55" w:rsidRDefault="00BE6C55" w:rsidP="00BE6C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0B1FB2" w14:textId="77777777" w:rsidR="00BE6C55" w:rsidRDefault="00BE6C55" w:rsidP="00BE6C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C2CD2E" w14:textId="11962214" w:rsidR="00BE6C55" w:rsidRPr="00BE6C55" w:rsidRDefault="00BE6C55" w:rsidP="00BE6C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BE6C55" w:rsidRPr="00BE6C55">
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1139" w:right="908" w:bottom="1135" w:left="1133" w:header="468" w:footer="468" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00C7082A" w:rsidP="00AC2FAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="1Titre"/>
+    <w:p w14:paraId="244622A6" w14:textId="70307490" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="00AC2FAE" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc515272803"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc514849101"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc515462782"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc515372419"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>12.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC2FAE">
+        <w:t>ANALYSE D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00AC2FAE">
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AC2FAE">
+        </w:rPr>
+        <w:t>IMPACT</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
-[...15 lines deleted...]
-          <w:color w:val="000080"/>
         </w:rPr>
         <w:t xml:space="preserve"> et RIPH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="31ABF1FA" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0066CC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="000C7DB9" w:rsidRDefault="00AC2FAE" w:rsidP="000C7DB9">
+    <w:p w14:paraId="2C6EDC16" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00402AB4">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="359" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="4"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C7DB9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>L’article 35 du RGPD considère que</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DB9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000C7DB9">
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">lorsqu'un type de traitement est susceptible d'engendrer un risque élevé pour les droits et libertés des personnes physiques, le responsable du traitement effectue, avant le traitement, une analyse de l'impact des opérations de traitement envisagées sur la protection des données à caractère personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DB9">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">».  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944C90" w:rsidRDefault="00AC2FAE" w:rsidP="00944C90">
+    <w:p w14:paraId="57F05ED2" w14:textId="53D559E8" w:rsidR="006A6ED6" w:rsidRPr="00CD1FAF" w:rsidRDefault="006A6ED6" w:rsidP="00944C90">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-17"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">évaluation d’aspects personnels ou notation </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ainsi, une analyse d’impact est à réaliser si le traitement remplit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au moins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>deux des neuf critères</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>suivants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00944C90" w:rsidP="00944C90">
+    <w:p w14:paraId="33DBA01D" w14:textId="77777777" w:rsidR="006A6ED6" w:rsidRPr="00CD1FAF" w:rsidRDefault="006A6ED6" w:rsidP="00944C90">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-17"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FE10C9" w14:textId="3B728817" w:rsidR="00944C90" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Évaluation / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scoring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évaluation d’aspects personnels ou notation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D6ABDD" w14:textId="24E52CFD" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personne,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">y compris le profilage)  </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944C90" w:rsidRDefault="00944C90" w:rsidP="00944C90">
+    <w:p w14:paraId="2A8C03A5" w14:textId="77777777" w:rsidR="00944C90" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Décision automatisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e avec effet légal ou </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">similaire  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exemple : décision prise </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587499EC" w14:textId="77777777" w:rsidR="00944C90" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">(exemple : décision prise </w:t>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’égard d’une personne par le biais d’algorithmes appliqués aux données, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944C90" w:rsidRDefault="00944C90" w:rsidP="00944C90">
+    <w:p w14:paraId="0C41C96E" w14:textId="74BD8005" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...33 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intervention humaine) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00944C90">
+    <w:p w14:paraId="52D93A81" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2851"/>
           <w:tab w:val="center" w:pos="3571"/>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Surveillance systématique</w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exemple : </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">télésurveillance)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00944C90" w:rsidRPr="0081411A">
-[...13 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00944C90" w:rsidP="00944C90">
+    <w:p w14:paraId="72A653E2" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3571"/>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...24 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collecte de données sensibles (exemple : santé, biométrie, etc.)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944C90" w:rsidRDefault="00AC2FAE" w:rsidP="00944C90">
+    <w:p w14:paraId="71ECE9F4" w14:textId="77777777" w:rsidR="00944C90" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Collecte de données</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnelles à large échelle (volume important de données </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D8225D" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...45 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>collectées</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au niveau régional, national, ou international)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00944C90" w:rsidP="00944C90">
+    <w:p w14:paraId="06AB12D8" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2851"/>
           <w:tab w:val="center" w:pos="3571"/>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...24 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Croisement de données (pluralités des sources des données) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00944C90">
+    <w:p w14:paraId="6BFE9FC3" w14:textId="5C6C1467" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnes vulnérables (patients, personnes âgées, </w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mineurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2243FDFE" w14:textId="77777777" w:rsidR="00944C90" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sage innovant ou application de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nouvelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technologie</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2573C062" w14:textId="39579DBE" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00944C90" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...24 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex. : objets connectés, </w:t>
+      </w:r>
+      <w:r w:rsidR="00402AB4" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944C90" w:rsidRDefault="00AC2FAE" w:rsidP="00944C90">
+    <w:p w14:paraId="64A83189" w14:textId="714B5232" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="006F08B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:tabs>
-[...121 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
-        <w:ind w:left="-17"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Exclusio</w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...25 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n du bénéfice d’un droit, d’un service ou d’un contrat </w:t>
+      </w:r>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00944C90">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00944C90" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="23814EFB" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="32BFB07A" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRPr="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="7EE2021F" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00402AB4">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="359" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="4"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C2664C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Une </w:t>
       </w:r>
-      <w:r w:rsidR="00480E99" w:rsidRPr="00480E99">
+      <w:r w:rsidR="00480E99" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Recherche Impliquant la Personne Humaine (RIPH)</w:t>
       </w:r>
-      <w:r w:rsidR="00480E99" w:rsidRPr="00177D7E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00480E99" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2664C">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>est une recherche organisée et pratiquée sur des personnes saines ou malades en vue du développement des connaissances biologiques ou médicales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F785C3E" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Les données sont-elles collectées dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00480E99" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s le cadre d’une RIPH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07778F78" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> organisée et pratiquée</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C2664C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C79303" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535F9834" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> sur des personnes saines ou malades en vue du développement des connaissances biologiques ou médicales</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155EF2FC" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRPr="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="769C7D31" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177D7E">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si vous avez répondu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la question précédente, indiquer s’il s’agit de :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="6C7BC439" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="6323AF9F" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00DC48D1" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081411A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Oui </w:t>
+      <w:r w:rsidRPr="00DC48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Recherche interventionnelle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="6B155CC5" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00DC48D1" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Non</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Recherche interventionnelle à risque et contrainte minimes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="2D94F4FE" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00DC48D1" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Recherche non interventionnelle</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRPr="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="46877ED4" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177D7E">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> à la question précédente, indiquer s’il s’agit de :</w:t>
+      <w:r w:rsidRPr="00DC48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Ne sait pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRPr="00C2664C" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="57195A97" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="02B528F4" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081411A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Recherche interventionnelle</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indiquer le nom du promoteur de cette RIPH : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
+    <w:p w14:paraId="7AF0C0CD" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081411A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Recherche interventionnelle à risque et contrainte minimes</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00177D7E">
-[...75 lines deleted...]
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="0121601B" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="787097F0" w14:textId="7E0F0E43" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177D7E" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="22A314DB" w14:textId="6563DA6A" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="0050172E" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4291"/>
           <w:tab w:val="center" w:pos="5011"/>
           <w:tab w:val="center" w:pos="5731"/>
           <w:tab w:val="center" w:pos="6451"/>
           <w:tab w:val="center" w:pos="7171"/>
           <w:tab w:val="center" w:pos="8002"/>
         </w:tabs>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="42BF11F0" w14:textId="37200093" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="0050172E" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4291"/>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C2DFD1" w14:textId="0C113BA8" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="0050172E" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4291"/>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2A50A2" w14:textId="77777777" w:rsidR="0050172E" w:rsidRPr="00CD1FAF" w:rsidRDefault="0050172E" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4291"/>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1281D1DF" w14:textId="77777777" w:rsidR="00177D7E" w:rsidRPr="00CD1FAF" w:rsidRDefault="00177D7E" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4291"/>
+          <w:tab w:val="center" w:pos="5011"/>
+          <w:tab w:val="center" w:pos="5731"/>
+          <w:tab w:val="center" w:pos="6451"/>
+          <w:tab w:val="center" w:pos="7171"/>
+          <w:tab w:val="center" w:pos="8002"/>
+        </w:tabs>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195D0472" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="60" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00C7082A" w:rsidP="00AC2FAE">
-[...6 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="2080583E" w14:textId="2F7171AC" w:rsidR="00AC2FAE" w:rsidRPr="008B3ADE" w:rsidRDefault="00AC2FAE" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Droits des personnes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C5F94B" w14:textId="77777777" w:rsidR="00233606" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>. Droits des personnes</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00233606" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...22 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00C7082A" w:rsidP="00233606">
+    <w:p w14:paraId="23F9A9FC" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7082A" w:rsidP="00233606">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>,1</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:tab/>
         <w:t>DROIT A L’INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="3BFAE637" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="235E9244" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0003715A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les personnes concernées doivent être informées de la fina</w:t>
       </w:r>
-      <w:r w:rsidR="00C7082A" w:rsidRPr="0003715A">
+      <w:r w:rsidR="00C7082A" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>lité du traitement</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="7E1DFCB6" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Les personnes ont-elles été informées de la collecte de leurs données pour cette finalité ?          </w:t>
       </w:r>
-      <w:bookmarkStart w:id="72" w:name="_Toc515272804"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc515272804"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc515372420"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc515462783"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc514849102"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="5F74D34B" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Comment ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1FDAC3C8" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentions d’information sur support de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collecte  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269599D6" w14:textId="03428CC1" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ou lettre) d’information                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="08BDF172" w14:textId="2D8ACC98" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affichage                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="006F08B3" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="79E448B3" w14:textId="1E570CB2" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre                                       </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00CA0C2F" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00233606" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="45C5F443" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00C7082A" w:rsidP="00233606">
+    <w:p w14:paraId="56388448" w14:textId="79839FE1" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7082A" w:rsidP="00233606">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>,2</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2FAE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:tab/>
-        <w:t>droits d</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:r>
+      <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>NOTICE D’INFORMATION – EXERCICE DES DROITS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5137A51B" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>acces, d</w:t>
-[...18 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AC2FAE" w:rsidRPr="00C7082A" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="5EC5ECAD" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00402AB4">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Le responsable de traitement est tenu d’indiquer aux personnes concernées les modalités d’exercice de leurs droits d’accès, d’opposition, de re</w:t>
       </w:r>
-      <w:r w:rsidR="00C7082A" w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C7082A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>ctification de leurs données</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="450E08AC" w14:textId="68A55962" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="009535DD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="352" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Les personnes concernées ont le droit d’avoir accès à leurs données, d’obtenir la rectification,</w:t>
       </w:r>
-      <w:r w:rsidR="00C7082A" w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C7082A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> l’effacement des données les c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>oncernant, elles ont le droit ne pas faire l’objet d’un p</w:t>
       </w:r>
-      <w:r w:rsidR="00C7082A" w:rsidRPr="00C7082A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C7082A" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>rofilage</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Toc515272805"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc514849103"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc515462784"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc515372421"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7F897566" w14:textId="535C5899" w:rsidR="009535DD" w:rsidRPr="00CD1FAF" w:rsidRDefault="009535DD" w:rsidP="009535DD">
+      <w:pPr>
+        <w:pStyle w:val="Lignehorizontale"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afin d’informer au mieux les personnes, veuillez cliquer sur ce lien pour accéder au modèle type de notice d’information de l’Université de Bordeaux : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CD1FAF">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="48"/>
+          </w:rPr>
+          <w:t>https://www.u-bordeaux.fr/donnees-personnelles/dcp/recherche-theses-memoires-et-rapports-de-stages</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000F0F08" w:rsidRDefault="00AC2FAE" w:rsidP="000F0F08">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textbody"/>
+    <w:p w14:paraId="0AA14A20" w14:textId="77777777" w:rsidR="009535DD" w:rsidRPr="00CD1FAF" w:rsidRDefault="009535DD" w:rsidP="009535DD">
+      <w:pPr>
+        <w:pStyle w:val="Lignehorizontale"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466F7B10" w14:textId="7D228024" w:rsidR="00DA442B" w:rsidRPr="008B3ADE" w:rsidRDefault="000D6C24" w:rsidP="008B3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...126 lines deleted...]
-        <w:ind w:left="0" w:firstLine="708"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...441 lines deleted...]
-        <w:pStyle w:val="1Titre"/>
+      <w:r w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>cadre juridique</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA442B" w:rsidRPr="008B3ADE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000080"/>
-[...23 lines deleted...]
-          <w:color w:val="000080"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE LA RECHERCHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA442B" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="3DD0E0B7" w14:textId="77777777" w:rsidR="00DA442B" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Lignehorizontale"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="1149A666" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Votre projet de rec</w:t>
       </w:r>
-      <w:r w:rsidR="000F0F08">
+      <w:r w:rsidR="000F0F08" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>herche implique-t-il plusieurs L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>abo</w:t>
       </w:r>
-      <w:r w:rsidR="000F0F08">
+      <w:r w:rsidR="000F0F08" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ratoire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">s / Universités / Partenaires publics ou privés ? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="51814955" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="67E71725" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C7632D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>  Oui</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>dans l’affirmative, merci de préciser quelles structures sont impliquées et quelle est leur forme juridique : établissement public d’enseignement supérieur, sociétés, associations, établissements publics, etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="276FDB68" w14:textId="580485D9" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="408FBD3C" w14:textId="01396F7E" w:rsidR="00006201" w:rsidRPr="00CD1FAF" w:rsidRDefault="00006201" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="0940ED04" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="1AD169D4" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>  Non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="6ED5A668" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155DCD0F" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Listez les conventions qui vous lient dans le cadre de ce projet de recherche (accords de partenariats, de consortium, protocoles, etc.) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="4A9073DE" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="22B9E710" w14:textId="4E641DF5" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...3 lines deleted...]
-        <w:t>………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..……………………………………………………………………………………………………</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………………………………………………………………………………………..…………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="50E21B5E" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="0D40B4BA" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...11 lines deleted...]
-      <w:r w:rsidR="006F29DB">
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parmi ces instruments, quels sont ceux qui sont assortis de dispositions concernant le traitement des </w:t>
+      </w:r>
+      <w:r w:rsidR="006F29DB" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>DCP</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> avenant) ?</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (clauses dans la convention, annexe ou avenant) ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="0661F34E" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="76BF9F7F" w14:textId="71DE284D" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...3 lines deleted...]
-        <w:t>………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…………………………………………………………………………………………………..…</w:t>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>………………………………………………. ………………………………………………………………………………………………………………………………………………….…………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="3056B2C4" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="0914C4C6" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Etes-vous en mesure de transmettre, dès maintenant, l’ensemble de ces instruments aux fins d’expertise du projet ? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="7CCDA2EA" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="77EFD3AE" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00965E5F">
+      <w:r w:rsidR="00965E5F" w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="4698B0F9" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C7632D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>  Non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>indiquez les raisons pour lesquelles vous ne disposez pas de ces instruments et les délais dans lesquels vous seriez en mesure de les fournir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>) ……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="6ACA168C" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7632D">
+      <w:r w:rsidRPr="00CD1FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>……………………………………. …………………………………………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7632D" w:rsidRPr="00C7632D" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
+    <w:p w14:paraId="65CFEDBF" w14:textId="77777777" w:rsidR="00C7632D" w:rsidRPr="00CD1FAF" w:rsidRDefault="00C7632D" w:rsidP="00C7632D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA442B" w:rsidRPr="00C7632D" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="74E0A002" w14:textId="77777777" w:rsidR="00DA442B" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Lignehorizontale"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA442B" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="686774F2" w14:textId="77777777" w:rsidR="00DA442B" w:rsidRPr="00CD1FAF" w:rsidRDefault="00DA442B" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Lignehorizontale"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="63FE4A71" w14:textId="77777777" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Lignehorizontale"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="2D7ACBC9" w14:textId="08BA8F0B" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc515272808"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc515372424"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc515462787"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc514849106"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="003A5E"/>
         </w:rPr>
         <w:t xml:space="preserve">Une fois cette fiche remplie, merci de la retourner à </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
-            <w:color w:val="000080"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>dpo@u-bordeaux.fr</w:t>
+          <w:t>rgpd-recherche@u-bordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lohit Devanagari" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="003A5E"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2FAE" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="5AE8A5B9" w14:textId="11E38029" w:rsidR="00AC2FAE" w:rsidRPr="00CD1FAF" w:rsidRDefault="00AC2FAE" w:rsidP="00AC2FAE">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="003A5E"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Y joindre éventuelle</w:t>
       </w:r>
-      <w:r w:rsidR="00965E5F">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00965E5F" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="003A5E"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ment toute </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="003A5E"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pièce que vous jugerez utile</w:t>
       </w:r>
-      <w:r w:rsidR="002577FC">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="002577FC" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="003A5E"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (y compris : schémas, organigrammes</w:t>
+      </w:r>
+      <w:r w:rsidR="00006201" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="003A5E"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, protocole</w:t>
+      </w:r>
+      <w:r w:rsidR="002577FC" w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>…)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B41565" w:rsidRDefault="00B41565"/>
-    <w:sectPr w:rsidR="00B41565">
+    <w:p w14:paraId="2A2AA3E4" w14:textId="77777777" w:rsidR="00B41565" w:rsidRPr="00CD1FAF" w:rsidRDefault="00B41565">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B41565" w:rsidRPr="00CD1FAF">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1138" w:right="904" w:bottom="1134" w:left="1133" w:header="468" w:footer="468" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="4D2E167A" w14:textId="77777777" w:rsidR="00703897" w:rsidRDefault="00703897" w:rsidP="00AC2FAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1C2C69F8" w14:textId="77777777" w:rsidR="00703897" w:rsidRDefault="00703897" w:rsidP="00AC2FAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:panose1 w:val="05010000000000000000"/>
+    <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAEFF" w:usb1="F9DFFFFF" w:usb2="0000007F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009146E8" w:rsidRDefault="009146E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1985358342"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="1EB7C526" w14:textId="720EC1BF" w:rsidR="006A6ED6" w:rsidRDefault="006A6ED6">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2B55E221" w14:textId="77777777" w:rsidR="006A6ED6" w:rsidRDefault="006A6ED6">
     <w:pPr>
-      <w:pStyle w:val="Standard"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009146E8" w:rsidRDefault="009146E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1036013002"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="5A631799" w14:textId="133CCF11" w:rsidR="00C14E84" w:rsidRDefault="00C14E84">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="237EDC24" w14:textId="77777777" w:rsidR="009146E8" w:rsidRDefault="009146E8">
     <w:pPr>
       <w:pStyle w:val="Standard"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
         <w:sz w:val="34"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009146E8" w:rsidRDefault="009146E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-174184544"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="395AB1A9" w14:textId="2D143206" w:rsidR="006A6ED6" w:rsidRDefault="006A6ED6">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="19ECA3B4" w14:textId="77777777" w:rsidR="009146E8" w:rsidRDefault="009146E8">
     <w:pPr>
       <w:pStyle w:val="Standard"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
         <w:sz w:val="34"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="4104D337" w14:textId="77777777" w:rsidR="00703897" w:rsidRDefault="00703897" w:rsidP="00AC2FAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00AC2FAE">
+    <w:p w14:paraId="1DC1C51A" w14:textId="77777777" w:rsidR="00703897" w:rsidRDefault="00703897" w:rsidP="00AC2FAE">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">s  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009146E8" w:rsidRDefault="009146E8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7897AF9E" w14:textId="77777777" w:rsidR="009146E8" w:rsidRDefault="009146E8">
     <w:pPr>
       <w:pStyle w:val="Standard"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...13 lines deleted...]
-  <w:p w:rsidR="009146E8" w:rsidRDefault="009146E8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50AF4F2E" w14:textId="77777777" w:rsidR="009146E8" w:rsidRDefault="009146E8">
     <w:pPr>
       <w:pStyle w:val="Standard"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Lohit Devanagari" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
@@ -20418,51 +18261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
@@ -20522,51 +18365,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000003"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
@@ -20635,51 +18478,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
@@ -20739,51 +18582,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000005"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -20843,51 +18686,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000006"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -20947,51 +18790,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000007"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -21051,51 +18894,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000008"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -21155,51 +18998,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000009"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000009"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -21259,51 +19102,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -21363,51 +19206,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000B"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
@@ -21467,51 +19310,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
@@ -21580,51 +19423,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -21648,1501 +19491,1857 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C61FF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15F0EECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03FA4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D888E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04415E12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E4EE770"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1423" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2143" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2863" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3583" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4303" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5023" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5743" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6463" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11494922"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B186D60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="151E466A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11566D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9A2B9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FBED916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BE1DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF0CDDF4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -23187,1796 +21386,2295 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DC43B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38825D1C"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D403C4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE624D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ECE5DED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3034B414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F83625D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD9A1F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BF6DD4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3940CC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="375B6CFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9342ECC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A91E31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5DE48B2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1423" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2143" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2863" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3583" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4303" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5023" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5743" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6463" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9862C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06D4737C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6206A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="38825D1C"/>
+    <w:tmpl w:val="24E494AE"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -25016,51 +23714,228 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B193961"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01766818"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FDA34CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB86D348"/>
+    <w:lvl w:ilvl="0" w:tplc="1174FC9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5318048B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABB82600"/>
     <w:lvl w:ilvl="0" w:tplc="F0A45350">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25129,1556 +24004,2163 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56524828"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF623E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F59156B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E03C148C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62470CEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E932E62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FE1499C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40A08860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1587" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736659CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E59AFFEA"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="826820315">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="345524241">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="272246680">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="455487569">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1120495448">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="582570064">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1973438785">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1898588828">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1538739361">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="299772401">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="584069052">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1708918438">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="275799048">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="50008564">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1608653635">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1670332702">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1644388358">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="303044987">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="985083629">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1086339911">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="347216489">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="378631808">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="23" w16cid:durableId="1282372891">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="24" w16cid:durableId="1394040510">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="377705384">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1236622470">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1741753279">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="771366160">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1804998886">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1226454491">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1701514237">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1195656707">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1819573146">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="678966353">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="799962318">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="561405003">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17">
-[...35 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="37" w16cid:durableId="672224769">
     <w:abstractNumId w:val="29"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC2FAE"/>
+    <w:rsid w:val="00006201"/>
     <w:rsid w:val="0003715A"/>
+    <w:rsid w:val="0006257D"/>
     <w:rsid w:val="00073CDA"/>
     <w:rsid w:val="000A473E"/>
     <w:rsid w:val="000C7DB9"/>
     <w:rsid w:val="000D6C24"/>
     <w:rsid w:val="000F0F08"/>
     <w:rsid w:val="00177D7E"/>
+    <w:rsid w:val="00182ABD"/>
+    <w:rsid w:val="001B0FDC"/>
+    <w:rsid w:val="001D662A"/>
     <w:rsid w:val="001E5B9B"/>
     <w:rsid w:val="001E624F"/>
+    <w:rsid w:val="002067BF"/>
     <w:rsid w:val="00233606"/>
+    <w:rsid w:val="002518B8"/>
     <w:rsid w:val="002577FC"/>
     <w:rsid w:val="002E049F"/>
+    <w:rsid w:val="003F5F9B"/>
+    <w:rsid w:val="00402AB4"/>
     <w:rsid w:val="00417D2D"/>
     <w:rsid w:val="00480E99"/>
+    <w:rsid w:val="004F41CA"/>
+    <w:rsid w:val="0050172E"/>
+    <w:rsid w:val="00543519"/>
+    <w:rsid w:val="005E7EB3"/>
+    <w:rsid w:val="0061553A"/>
     <w:rsid w:val="006462E9"/>
     <w:rsid w:val="00684AAC"/>
     <w:rsid w:val="006A1F76"/>
+    <w:rsid w:val="006A6ED6"/>
     <w:rsid w:val="006B238D"/>
     <w:rsid w:val="006D5473"/>
     <w:rsid w:val="006F01B0"/>
+    <w:rsid w:val="006F08B3"/>
     <w:rsid w:val="006F29DB"/>
+    <w:rsid w:val="00703897"/>
     <w:rsid w:val="007174B2"/>
+    <w:rsid w:val="00782792"/>
     <w:rsid w:val="007A31DD"/>
     <w:rsid w:val="00802EC5"/>
+    <w:rsid w:val="00822075"/>
     <w:rsid w:val="008A503F"/>
+    <w:rsid w:val="008B3ADE"/>
+    <w:rsid w:val="00902F46"/>
     <w:rsid w:val="009146E8"/>
     <w:rsid w:val="00926980"/>
     <w:rsid w:val="00944C90"/>
+    <w:rsid w:val="009535DD"/>
     <w:rsid w:val="00965E5F"/>
+    <w:rsid w:val="00974CB3"/>
     <w:rsid w:val="009A1F3B"/>
+    <w:rsid w:val="009B2A23"/>
+    <w:rsid w:val="00A415C6"/>
     <w:rsid w:val="00A42E2F"/>
+    <w:rsid w:val="00A4724B"/>
+    <w:rsid w:val="00A560BF"/>
+    <w:rsid w:val="00A617CE"/>
+    <w:rsid w:val="00A8075A"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AC2FAE"/>
     <w:rsid w:val="00AD52D8"/>
     <w:rsid w:val="00B41565"/>
     <w:rsid w:val="00B63E1F"/>
+    <w:rsid w:val="00B9589A"/>
+    <w:rsid w:val="00BA6F06"/>
+    <w:rsid w:val="00BE6C55"/>
+    <w:rsid w:val="00BF5647"/>
+    <w:rsid w:val="00C14E84"/>
+    <w:rsid w:val="00C1578A"/>
     <w:rsid w:val="00C7082A"/>
     <w:rsid w:val="00C7632D"/>
+    <w:rsid w:val="00CA0C2F"/>
+    <w:rsid w:val="00CD1FAF"/>
+    <w:rsid w:val="00D50B4D"/>
     <w:rsid w:val="00D56954"/>
     <w:rsid w:val="00D806EC"/>
     <w:rsid w:val="00D95896"/>
+    <w:rsid w:val="00DA00ED"/>
     <w:rsid w:val="00DA041E"/>
     <w:rsid w:val="00DA442B"/>
+    <w:rsid w:val="00DC48D1"/>
     <w:rsid w:val="00E8174F"/>
     <w:rsid w:val="00EC1512"/>
+    <w:rsid w:val="00EE76BA"/>
+    <w:rsid w:val="00EF5036"/>
+    <w:rsid w:val="00F50E54"/>
+    <w:rsid w:val="00FB3531"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="111E4236"/>
+  <w15:docId w15:val="{0B831463-B5E1-4A8E-8D6C-130EA8047BD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AC2FAE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Titre"/>
     <w:link w:val="Titre1Car"/>
@@ -28593,2179 +28075,250 @@
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:rsid w:val="007A31DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...169 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782792"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782792"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782792"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="1"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-[...68 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...1702 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00782792"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
-[...2 lines deleted...]
-    <w:link w:val="PieddepageCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC2FAE"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00AC2FAE"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782792"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:b/>
+      <w:bCs/>
       <w:kern w:val="1"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lignehorizontale">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC2FAE"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00006201"/>
     <w:rPr>
-      <w:sz w:val="12"/>
-      <w:szCs w:val="12"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00AideAuDemandeur">
-[...49 lines deleted...]
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC2FAE"/>
+    <w:rsid w:val="00006201"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
-[...3 lines deleted...]
-    <w:rsid w:val="009146E8"/>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002067BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="3F6797"/>
-      <w:u w:val="single" w:color="3F6797"/>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Aucun">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002067BF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica" w:cs="Arial Unicode MS"/>
-[...5 lines deleted...]
-      <w:u w:color="FFFFFF"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:rsid w:val="007A31DD"/>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A6ED6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A6ED6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Mangal"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006A6ED6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Mangal"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="1"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA0C2F"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherche@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/donnees-personnelles/dcp/recherche-theses-memoires-et-rapports-de-stages" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherche@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31009,70 +28562,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{554A7B38-8A91-4E15-BD45-6334BF78A460}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>19855</Characters>
+  <Pages>13</Pages>
+  <Words>3024</Words>
+  <Characters>16633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23418</CharactersWithSpaces>
+  <CharactersWithSpaces>19618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Daverat Xavier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>