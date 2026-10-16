--- v0 (2026-09-25)
+++ v1 (2026-10-16)
@@ -2753,75 +2753,75 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00674AC4" w:rsidRPr="00674AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uelques informations non-exhaustives au sujet du coût de la vie à Bordeaux :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B12CF0B" w14:textId="77777777" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00FB4E13" w:rsidP="00674AC4">
+    <w:p w14:paraId="5B12CF0B" w14:textId="77777777" w:rsidR="00674AC4" w:rsidRPr="00674AC4" w:rsidRDefault="00F62A26" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00674AC4" w:rsidRPr="004671F2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://fr.numbeo.com/co%C3%BBt-de-la-vie/ville/Bordeaux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FAA652B" w14:textId="77777777" w:rsidR="004671F2" w:rsidRDefault="00FB4E13" w:rsidP="00674AC4">
+    <w:p w14:paraId="6FAA652B" w14:textId="77777777" w:rsidR="004671F2" w:rsidRDefault="00F62A26" w:rsidP="00674AC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00674AC4" w:rsidRPr="004671F2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.combien-coute.net/cout-de-la-vie/aquitaine/bordeaux/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BD40768" w14:textId="69D4AB9F" w:rsidR="007D2098" w:rsidRDefault="004A7537" w:rsidP="004671F2">
       <w:pPr>
@@ -7727,322 +7727,313 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004671F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Calendrier prévisionnel*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4337C8E0" w14:textId="7457A779" w:rsidR="004671F2" w:rsidRPr="00F94EFB" w:rsidRDefault="00F2687E" w:rsidP="004671F2">
+    <w:p w14:paraId="4337C8E0" w14:textId="6E488BB1" w:rsidR="004671F2" w:rsidRPr="00F62A26" w:rsidRDefault="00F2687E" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk152594583"/>
-      <w:r w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ouverture de l</w:t>
       </w:r>
-      <w:r w:rsidR="00721282" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00721282" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’appel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
-      <w:r w:rsidR="0013140B" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="0013140B" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>octobre 202</w:t>
       </w:r>
-      <w:r w:rsidR="0070226C" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0070226C" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2200EE" w14:textId="32944940" w:rsidR="004671F2" w:rsidRPr="00F94EFB" w:rsidRDefault="004671F2" w:rsidP="004671F2">
+    <w:p w14:paraId="4E2200EE" w14:textId="422C64E1" w:rsidR="004671F2" w:rsidRPr="00F62A26" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date limite de dépôt des </w:t>
       </w:r>
-      <w:r w:rsidR="0083051F" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0083051F" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>candidatures</w:t>
       </w:r>
-      <w:r w:rsidR="00E87F09" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00E87F09" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083051F" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0083051F" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="0013140B" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidR="0013140B" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>janvier 202</w:t>
       </w:r>
-      <w:r w:rsidR="0070226C" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0070226C" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="002A3A4A" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="002A3A4A" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098A9636" w14:textId="6EDF5B8F" w:rsidR="004671F2" w:rsidRPr="00F94EFB" w:rsidRDefault="004671F2" w:rsidP="004671F2">
+    <w:p w14:paraId="098A9636" w14:textId="6EDF5B8F" w:rsidR="004671F2" w:rsidRPr="00F62A26" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retour aux ca</w:t>
       </w:r>
-      <w:r w:rsidR="0083051F" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0083051F" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ndidats : </w:t>
       </w:r>
-      <w:r w:rsidR="007407D3" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="007407D3" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fin </w:t>
       </w:r>
-      <w:r w:rsidR="002A3A4A" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="002A3A4A" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>avril</w:t>
       </w:r>
-      <w:r w:rsidR="0083051F" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0083051F" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="0070226C" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0070226C" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B150BD" w14:textId="6942AC43" w:rsidR="004671F2" w:rsidRPr="00F94EFB" w:rsidRDefault="004671F2" w:rsidP="004671F2">
+    <w:p w14:paraId="24B150BD" w14:textId="3AC69600" w:rsidR="004671F2" w:rsidRPr="00F62A26" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="197"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Début de séjo</w:t>
       </w:r>
-      <w:r w:rsidR="0083051F" w:rsidRPr="00F94EFB">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="0083051F" w:rsidRPr="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urs : à partir de septembre 202</w:t>
       </w:r>
-      <w:r w:rsidR="0070226C" w:rsidRPr="00F94EFB">
-[...6 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00F62A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="78F3D990" w14:textId="77777777" w:rsidR="004671F2" w:rsidRPr="004671F2" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00AEEF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B71C968" w14:textId="77777777" w:rsidR="00505EDA" w:rsidRDefault="004671F2" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -8162,51 +8153,51 @@
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mathilde MORGAT</w:t>
       </w:r>
       <w:r w:rsidR="004671F2" w:rsidRPr="004671F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001E4FE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bureau d’accueil des chercheurs internationaux, Direction des relations internationales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07600E6B" w14:textId="50C49706" w:rsidR="004671F2" w:rsidRDefault="002615A6" w:rsidP="004671F2">
+    <w:p w14:paraId="07600E6B" w14:textId="50C49706" w:rsidR="004671F2" w:rsidRDefault="00F62A26" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00690FA3" w:rsidRPr="00EB3BAD">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>accueil.chercheurs@u-bordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49F45918" w14:textId="5C7BEB20" w:rsidR="00690FA3" w:rsidRDefault="00690FA3" w:rsidP="004671F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -10732,58 +10723,58 @@
               <wp:wrapNone/>
               <wp:docPr id="7" name="Zone de texte 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="520700" cy="504825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" w="9525">
+                          <a14:hiddenLine xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="641603A8" w14:textId="748FC68E" w:rsidR="004954F2" w:rsidRPr="004A79C9" w:rsidRDefault="004954F2" w:rsidP="00AB2C69">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="right" w:pos="522"/>
                             </w:tabs>
                             <w:ind w:right="-29"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
@@ -11411,58 +11402,58 @@
               <wp:wrapNone/>
               <wp:docPr id="8" name="Zone de texte 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="520700" cy="504825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" w="9525">
+                          <a14:hiddenLine xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="33F690EB" w14:textId="0EA1A030" w:rsidR="004954F2" w:rsidRPr="004B4222" w:rsidRDefault="004954F2" w:rsidP="00AB2C69">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="right" w:pos="522"/>
                             </w:tabs>
                             <w:ind w:right="-29"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
@@ -13960,51 +13951,51 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1301231888">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="162016558">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2091995929">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="652564917">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1441031306">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2018268188">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14600,50 +14591,51 @@
     <w:rsid w:val="006D780B"/>
     <w:rsid w:val="006D7954"/>
     <w:rsid w:val="006E08CA"/>
     <w:rsid w:val="006E105E"/>
     <w:rsid w:val="006E263D"/>
     <w:rsid w:val="006E3C3D"/>
     <w:rsid w:val="006E7A15"/>
     <w:rsid w:val="006F1AB9"/>
     <w:rsid w:val="006F6106"/>
     <w:rsid w:val="00700508"/>
     <w:rsid w:val="0070168B"/>
     <w:rsid w:val="007018DD"/>
     <w:rsid w:val="0070226C"/>
     <w:rsid w:val="00702B5B"/>
     <w:rsid w:val="00703DB8"/>
     <w:rsid w:val="00707918"/>
     <w:rsid w:val="00712CEC"/>
     <w:rsid w:val="00713AE2"/>
     <w:rsid w:val="0072083E"/>
     <w:rsid w:val="00721282"/>
     <w:rsid w:val="00721BF0"/>
     <w:rsid w:val="00727EE5"/>
     <w:rsid w:val="00727F39"/>
     <w:rsid w:val="00733F9F"/>
     <w:rsid w:val="0073755C"/>
+    <w:rsid w:val="00737A37"/>
     <w:rsid w:val="00737B6D"/>
     <w:rsid w:val="007407D3"/>
     <w:rsid w:val="0074384D"/>
     <w:rsid w:val="00743B13"/>
     <w:rsid w:val="007442B1"/>
     <w:rsid w:val="00744D78"/>
     <w:rsid w:val="00745D27"/>
     <w:rsid w:val="007477A4"/>
     <w:rsid w:val="00750604"/>
     <w:rsid w:val="007512DD"/>
     <w:rsid w:val="00751D53"/>
     <w:rsid w:val="00752B00"/>
     <w:rsid w:val="00753693"/>
     <w:rsid w:val="0076009B"/>
     <w:rsid w:val="0076388C"/>
     <w:rsid w:val="007702EB"/>
     <w:rsid w:val="007709AE"/>
     <w:rsid w:val="007716F4"/>
     <w:rsid w:val="00772C49"/>
     <w:rsid w:val="00772CD4"/>
     <w:rsid w:val="00776237"/>
     <w:rsid w:val="0077702D"/>
     <w:rsid w:val="00780838"/>
     <w:rsid w:val="0078182D"/>
     <w:rsid w:val="007838B1"/>
@@ -15249,54 +15241,56 @@
     <w:rsid w:val="00F06C69"/>
     <w:rsid w:val="00F078AC"/>
     <w:rsid w:val="00F10390"/>
     <w:rsid w:val="00F107E8"/>
     <w:rsid w:val="00F12B6C"/>
     <w:rsid w:val="00F148FA"/>
     <w:rsid w:val="00F15B73"/>
     <w:rsid w:val="00F204A2"/>
     <w:rsid w:val="00F218DA"/>
     <w:rsid w:val="00F23C29"/>
     <w:rsid w:val="00F23EE3"/>
     <w:rsid w:val="00F2461A"/>
     <w:rsid w:val="00F2496A"/>
     <w:rsid w:val="00F24B72"/>
     <w:rsid w:val="00F2687E"/>
     <w:rsid w:val="00F305DF"/>
     <w:rsid w:val="00F32810"/>
     <w:rsid w:val="00F344AA"/>
     <w:rsid w:val="00F36396"/>
     <w:rsid w:val="00F37EFF"/>
     <w:rsid w:val="00F41CE9"/>
     <w:rsid w:val="00F43308"/>
     <w:rsid w:val="00F45A99"/>
     <w:rsid w:val="00F464CF"/>
     <w:rsid w:val="00F46AD0"/>
+    <w:rsid w:val="00F46D05"/>
     <w:rsid w:val="00F47236"/>
     <w:rsid w:val="00F4764D"/>
     <w:rsid w:val="00F50C66"/>
     <w:rsid w:val="00F54E39"/>
+    <w:rsid w:val="00F62A26"/>
     <w:rsid w:val="00F6561B"/>
     <w:rsid w:val="00F739EE"/>
     <w:rsid w:val="00F74319"/>
     <w:rsid w:val="00F75629"/>
     <w:rsid w:val="00F77801"/>
     <w:rsid w:val="00F8039D"/>
     <w:rsid w:val="00F820D7"/>
     <w:rsid w:val="00F849CE"/>
     <w:rsid w:val="00F84C9E"/>
     <w:rsid w:val="00F87149"/>
     <w:rsid w:val="00F9158F"/>
     <w:rsid w:val="00F91E6F"/>
     <w:rsid w:val="00F91FB3"/>
     <w:rsid w:val="00F94EFB"/>
     <w:rsid w:val="00F9702F"/>
     <w:rsid w:val="00F97605"/>
     <w:rsid w:val="00F97BC0"/>
     <w:rsid w:val="00FA10F6"/>
     <w:rsid w:val="00FA255B"/>
     <w:rsid w:val="00FA26BD"/>
     <w:rsid w:val="00FA2AC2"/>
     <w:rsid w:val="00FA3CC6"/>
     <w:rsid w:val="00FA777A"/>
     <w:rsid w:val="00FB0F0C"/>
     <w:rsid w:val="00FB127E"/>
@@ -16601,70 +16595,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50F30A94-7A62-4CC1-84D9-1E71769692A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2169</Words>
-  <Characters>11935</Characters>
+  <Words>2170</Words>
+  <Characters>11939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>modèle de document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DAG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14076</CharactersWithSpaces>
+  <CharactersWithSpaces>14081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>modèle de document</dc:title>
   <dc:subject/>
   <dc:creator>Université de Bordeaux</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>