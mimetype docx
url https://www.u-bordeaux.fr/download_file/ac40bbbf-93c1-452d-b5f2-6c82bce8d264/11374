--- v0 (2025-10-21)
+++ v1 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3A5418EF" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74121F74" wp14:editId="764DAA96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>180340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>180340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2545080" cy="1022350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 48"/>
@@ -65,51 +65,51 @@
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Image 48"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2545080" cy="1022350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:shapetype type="#_x0000_t75" o:spt="75" coordsize="21600,21600" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
               </v:shapetype>
               <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:3;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:page;margin-left:14.20pt;mso-position-horizontal:absolute;mso-position-vertical-relative:page;margin-top:14.20pt;mso-position-vertical:absolute;width:200.40pt;height:80.50pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;" stroked="false">
                 <v:path textboxrect="0,0,0,0"/>
                 <v:imagedata r:id="rId15" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -239,65 +239,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F18ADCC" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces outils s’adressent à </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk177028111"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>l’ensemble des chercheurs de la communauté bordelaise, à partir du doctorat (doctorants/</w:t>
-[...13 lines deleted...]
-        <w:t>/IE/IR/C/EC), dont l’unité est rattachée ou associée à un département de recherche de l’université de Bordeaux.</w:t>
+        <w:t>l’ensemble des chercheurs de la communauté bordelaise, à partir du doctorat (doctorants/post-doctorants/IE/IR/C/EC), dont l’unité est rattachée ou associée à un département de recherche de l’université de Bordeaux.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="60D049D1" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00BD569A" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31ACC78B" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="textecourantcorps11noir"/>
         <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk177027998"/>
@@ -758,60 +744,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD03A23" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7918E643" w14:textId="390831DE" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="051C4EBC" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B61BB09" w14:textId="3EAC7532" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -857,91 +841,97 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="39BF0B96" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6981BC37" w14:textId="4BB6AAB0" w:rsidR="00BD569A" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4D2C6E0D" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="311E8C95" w14:textId="0A1C0812" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
+          <w:p w14:paraId="311E8C95" w14:textId="04130B9C" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Financement d’un stagiaire</w:t>
+            </w:r>
+            <w:r w:rsidR="00734B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> co-encadré</w:t>
             </w:r>
             <w:r w:rsidR="00646440">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C03FA9B" w14:textId="10FD6170" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1094,169 +1084,142 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4000 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE9E4DD" w14:textId="75098ABA" w:rsidR="00BD569A" w:rsidRPr="00A0091F" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fellow</w:t>
             </w:r>
             <w:r w:rsidR="00427387" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>hips</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> courts entrants : visite</w:t>
+              <w:t>hips courts entrants : visite</w:t>
             </w:r>
             <w:r w:rsidR="00427387" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> courte</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00427387" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d’un chercheur d’un établissement étranger</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> à la demande d’un chercheur bordelais</w:t>
             </w:r>
             <w:r w:rsidR="00646440" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43FDCC20" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRPr="00A0091F" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>OU</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">OU </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A8CB94B" w14:textId="50CDB415" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:pStyle w:val="textecourantcorps11noir"/>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Fellowships</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> courts sortants : séjour court dans un établissement</w:t>
+              <w:t>Fellowships courts sortants : séjour court dans un établissement</w:t>
             </w:r>
             <w:r w:rsidR="006963EC" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> étranger</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, la participation à une résidence</w:t>
             </w:r>
             <w:r w:rsidR="006963EC" w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1292,104 +1255,76 @@
               </w:rPr>
               <w:t>hors de sa discipline (et qui donc ne serait pas prise en charge par l’unité), avec l’objectif d’acculturation, de rencontre de collègues, etc.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03AD7201" w14:textId="40E7A081" w:rsidR="00BD569A" w:rsidRDefault="00427387" w:rsidP="00244340">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A0091F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fellowships</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> de moins de 21 jours.</w:t>
+              <w:t>Fellowships de moins de 21 jours.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FFB384D" w14:textId="7E8264F7" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite sans charge d’enseignement et sans procédure RH. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> pour du travail de recherche avec une communauté ou une discipline différente de celle du demandeur (cf. panels ERC), pour aider à structurer un partenariat ou poursuivre une collaboration interdisciplinaire, pour l’amorçage de la recherche, pour la maturation d’un projet, l’écriture conjointe d’une candidature précise, pour une publi</w:t>
+              <w:t>Visite sans charge d’enseignement et sans procédure RH. Fellowship pour du travail de recherche avec une communauté ou une discipline différente de celle du demandeur (cf. panels ERC), pour aider à structurer un partenariat ou poursuivre une collaboration interdisciplinaire, pour l’amorçage de la recherche, pour la maturation d’un projet, l’écriture conjointe d’une candidature précise, pour une publi</w:t>
             </w:r>
             <w:r w:rsidR="00427387">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou autre livrable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15624794" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00BD569A" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="txtlistec11noir"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
@@ -1623,59 +1558,51 @@
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panel ERC </w:t>
       </w:r>
       <w:r w:rsidR="006963EC">
         <w:t>auquel se rattache le</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> porteur :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF51F3E" w14:textId="2139389C" w:rsidR="00BD569A" w:rsidRPr="006844B0" w:rsidRDefault="00244340" w:rsidP="006844B0">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006844B0">
         <w:t>Fiche</w:t>
       </w:r>
       <w:r w:rsidR="001E5DE8" w:rsidRPr="006844B0">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> TheHub </w:t>
       </w:r>
       <w:r w:rsidRPr="006844B0">
         <w:t>(sauf pour les doctorant</w:t>
       </w:r>
       <w:r w:rsidR="006844B0">
         <w:t xml:space="preserve">s ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tooltip="https://thehub-bordeaux.fr" w:history="1">
         <w:r w:rsidR="001E5DE8" w:rsidRPr="006844B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://thehub-bordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006844B0" w:rsidRPr="006844B0">
         <w:t>) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642C70ED" w14:textId="3097512D" w:rsidR="006844B0" w:rsidRDefault="006844B0" w:rsidP="00244340">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25BC4C64" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
@@ -2080,85 +2007,92 @@
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244340">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Plus-value attendue, retombées escomptées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3DC269" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465C34DD" w14:textId="6735B0A9" w:rsidR="00427387" w:rsidRPr="00244340" w:rsidRDefault="00427387" w:rsidP="00244340">
+    <w:p w14:paraId="465C34DD" w14:textId="015014C9" w:rsidR="00427387" w:rsidRPr="00244340" w:rsidRDefault="00427387" w:rsidP="00244340">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244340">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00244340" w:rsidRPr="00244340">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>our le niveau 2 (stage) : p</w:t>
       </w:r>
       <w:r w:rsidRPr="00244340">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>rofil du stagiaire (uniquement pour les unités UB)</w:t>
       </w:r>
+      <w:r w:rsidR="00734B22">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et du co-encadrant potentiel</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40FD2427" w14:textId="77777777" w:rsidR="00244340" w:rsidRDefault="00244340" w:rsidP="00244340">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="611FFA31" w14:textId="4A56CE47" w:rsidR="00BD569A" w:rsidRPr="00244340" w:rsidRDefault="00427387" w:rsidP="00244340">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2384,67 +2318,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PE2 Fundamental Constituents of Matter (Particle, nuclear, plasma, atomic, molecular, gas, and optical physics)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2D31BB" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PE3 Condensed Matter Physics (Structure, electronic properties, fluids, </w:t>
-[...15 lines deleted...]
-        <w:t>, biological physics)</w:t>
+        <w:t>PE3 Condensed Matter Physics (Structure, electronic properties, fluids, nanosciences, biological physics)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D9A5F4" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PE4 Physical and Analytical Chemical Sciences (Analytical chemistry, chemical theory, physical chemistry/chemical physics)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC06560" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
@@ -2547,104 +2465,72 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PE9 Universe Sciences (Astro-physics/-chemistry/-biology; solar system; planetary systems; stellar, galactic and extragalactic astronomy; cosmology; space sciences; astronomical instrumentation and data)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F37987" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PE10 Earth System Science (Physical geography, geology, geophysics, atmospheric sciences, oceanography, climatology, </w:t>
-[...15 lines deleted...]
-        <w:t>, ecology, global environmental change, biogeochemical cycles, natural resources management)</w:t>
+        <w:t>PE10 Earth System Science (Physical geography, geology, geophysics, atmospheric sciences, oceanography, climatology, cryology, ecology, global environmental change, biogeochemical cycles, natural resources management)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F89FBA5" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PE11 Materials Engineering (Advanced materials development: performance enhancement, modelling, large-scale preparation, modification, tailoring, </w:t>
-[...15 lines deleted...]
-        <w:t>, novel and combined use of materials, etc.)</w:t>
+        <w:t>PE11 Materials Engineering (Advanced materials development: performance enhancement, modelling, large-scale preparation, modification, tailoring, optimisation, novel and combined use of materials, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B87CD58" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Life Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DD9218" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -2662,67 +2548,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS1 Molecules of Life: Biological Mechanisms, Structures and Functions (For all organisms: Molecular biology, biochemistry, structural biology, molecular biophysics, synthetic and chemical biology, drug design, innovative methods and modelling)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063A7691" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">LS2 Integrative Biology: from Genes and Genomes to Systems (For all organisms: Genetics, epigenetics, genomics and other ‘omics studies, bioinformatics, systems biology, genetic diseases, gene editing, innovative methods and modelling, ‘omics for </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> medicine)</w:t>
+        <w:t>LS2 Integrative Biology: from Genes and Genomes to Systems (For all organisms: Genetics, epigenetics, genomics and other ‘omics studies, bioinformatics, systems biology, genetic diseases, gene editing, innovative methods and modelling, ‘omics for personalised medicine)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE355F8" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS3 Cell Biology, Development, Stem Cells and Regeneration (For all organisms: Structure and function of the cell, cell-cell communication, embryogenesis, tissue differentiation, organogenesis, growth, development, evolution of development, organoids, stem cells, regeneration, therapeutic approaches)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B65D4E6" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
@@ -2741,67 +2611,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS4 Physiology in Health, Disease and Ageing (Organ and tissue physiology, comparative physiology, physiology of ageing, pathophysiology, inter-organ and tissue communication, endocrinology, nutrition, metabolism, interaction with the microbiome, non-communicable diseases including cancer (and except disorders of the nervous system and immunity-related diseases)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA5522B" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">LS5 Neuroscience and Disorders of the Nervous System (Nervous system development, homeostasis and ageing, nervous system function and dysfunction, systems neuroscience and modelling, biological basis of cognitive processes and of </w:t>
-[...15 lines deleted...]
-        <w:t>, neurological and mental disorders – In humans and all other organisms)</w:t>
+        <w:t>LS5 Neuroscience and Disorders of the Nervous System (Nervous system development, homeostasis and ageing, nervous system function and dysfunction, systems neuroscience and modelling, biological basis of cognitive processes and of behaviour, neurological and mental disorders – In humans and all other organisms)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4E3AEC" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS6 Immunity, Infection and Immunotherapy (The immune system, related disorders and their mechanisms, biology of infectious agents and infection, biological basis of prevention and treatment of infectious diseases, innovative immunological tools and approaches, including therapies)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3760F3" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
@@ -2821,67 +2675,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS7 Prevention, Diagnosis and Treatment of Human Diseases (Medical technologies and tools for prevention, diagnosis and treatment of human diseases, therapeutic approaches and interventions, pharmacology, preventative medicine, epidemiology and public health, digital medicine)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008F35CE" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">LS8 Environmental Biology, Ecology and Evolution (For all organisms: Ecology, biodiversity, environmental change, evolutionary biology, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ecology, microbial ecology, marine biology, ecophysiology, theoretical developments and modelling)</w:t>
+        <w:t>LS8 Environmental Biology, Ecology and Evolution (For all organisms: Ecology, biodiversity, environmental change, evolutionary biology, behavioural ecology, microbial ecology, marine biology, ecophysiology, theoretical developments and modelling)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110FC621" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LS9 Biotechnology and Biosystems Engineering (Biotechnology using all organisms, biotechnology for environment and food applications, applied plant and animal sciences, bioengineering and synthetic biology, biomass and biofuels, biohazards)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25308C80" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
@@ -2899,67 +2737,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Social Sciences and Humanities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528AC56E" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">SH1 Individuals, Markets and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Economics, finance, management)</w:t>
+        <w:t>SH1 Individuals, Markets and Organisations (Economics, finance, management)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C4F4A0" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SH2 Institutions, Governance and Legal Systems (Political science, international relations, law)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE97040" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="001E5DE8" w:rsidP="00244340">
       <w:pPr>
@@ -3081,303 +2903,301 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SH8 Studies of Cultures and Arts (Social anthropology, studies of cultures, studies of arts)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00BD569A">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="766" w:right="709" w:bottom="766" w:left="709" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1055C1D4" w14:textId="77777777" w:rsidR="00235091" w:rsidRDefault="00235091">
+    <w:p w14:paraId="2D2CF87D" w14:textId="77777777" w:rsidR="00EC7F59" w:rsidRDefault="00EC7F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="343F6796" w14:textId="77777777" w:rsidR="00235091" w:rsidRDefault="00235091">
+    <w:p w14:paraId="54A1F522" w14:textId="77777777" w:rsidR="00EC7F59" w:rsidRDefault="00EC7F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="77EDD258" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00E378C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77EDD258" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Programme"/>
         <w:id w:val="-747965834"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001E5DE8">
           <w:t>Interdisciplinarité - Animation</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="001E5DE8">
       <w:rPr>
         <w:i/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve"> // Note de Cadrage // Version </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version doc"/>
         <w:id w:val="-99649370"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001E5DE8">
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="001E5DE8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001E5DE8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DA6E67F" w14:textId="77777777" w:rsidR="00235091" w:rsidRDefault="00235091">
+    <w:p w14:paraId="5CA48BB4" w14:textId="77777777" w:rsidR="00EC7F59" w:rsidRDefault="00EC7F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3448E917" w14:textId="77777777" w:rsidR="00235091" w:rsidRDefault="00235091">
+    <w:p w14:paraId="4F396CE6" w14:textId="77777777" w:rsidR="00EC7F59" w:rsidRDefault="00EC7F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="60C93689" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00BD569A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3F1C5A00" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00BD569A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="421EBFDF" w14:textId="77777777" w:rsidR="00BD569A" w:rsidRDefault="00BD569A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CA29EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86E808DE"/>
     <w:lvl w:ilvl="0" w:tplc="6972A3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D69A6BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3912,111 +3732,116 @@
     <w:lvl w:ilvl="7" w:tplc="A03833E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="293C5602">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1902398300">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1286159968">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1232692940">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="137234172">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1075083555">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD569A"/>
     <w:rsid w:val="0014546B"/>
+    <w:rsid w:val="001E0242"/>
     <w:rsid w:val="001E5DE8"/>
     <w:rsid w:val="00215EBD"/>
     <w:rsid w:val="00235091"/>
     <w:rsid w:val="00244340"/>
     <w:rsid w:val="0036629C"/>
     <w:rsid w:val="00427387"/>
     <w:rsid w:val="00646440"/>
     <w:rsid w:val="006844B0"/>
     <w:rsid w:val="006963EC"/>
+    <w:rsid w:val="00734B22"/>
+    <w:rsid w:val="008242CC"/>
+    <w:rsid w:val="008D0B93"/>
     <w:rsid w:val="009D018B"/>
     <w:rsid w:val="00A0091F"/>
+    <w:rsid w:val="00A60DF7"/>
     <w:rsid w:val="00AB2EA4"/>
     <w:rsid w:val="00B70CF5"/>
     <w:rsid w:val="00BD569A"/>
     <w:rsid w:val="00C210F0"/>
     <w:rsid w:val="00E378C3"/>
+    <w:rsid w:val="00EC7F59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21E12A62"/>
@@ -16944,76 +16769,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F767ABBA-AD42-4EA6-A666-24668A834DBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1552</Words>
-  <Characters>8538</Characters>
+  <Words>1558</Words>
+  <Characters>8570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Interdisciplinarité - Animation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nathalie Sans</Manager>
   <Company>Univ Bordeaux CNRS OASU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10070</CharactersWithSpaces>
+  <CharactersWithSpaces>10108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Interdisciplinarité - Animation</dc:title>
   <dc:subject/>
   <dc:creator>Clovis Dupont</dc:creator>
   <cp:keywords>SAASD</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Lise Monneraud</cp:contentStatus>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">