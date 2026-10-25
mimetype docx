--- v1 (2026-06-02)
+++ v2 (2026-10-25)
@@ -2562,51 +2562,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D09B230" w14:textId="2D966B18" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="00826CAE" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour l’université de Bordeaux :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180598CE" w14:textId="451E0241" w:rsidR="00826CAE" w:rsidRPr="00F36DEE" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
+          <w:p w14:paraId="180598CE" w14:textId="451E0241" w:rsidR="00826CAE" w:rsidRPr="00F36DEE" w:rsidRDefault="00000000" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tooltip="mailto:rgpd-recherche@u-bordeaux.fr" w:history="1">
               <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>rgpd-recherche@u-bordeaux.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F36DEE" w:rsidRPr="00415D9C">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -2646,51 +2646,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pour le</w:t>
             </w:r>
             <w:r w:rsidR="002E5E12" w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CNRS :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2730F0" w14:textId="33E9A1CB" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
+          <w:p w14:paraId="1C2730F0" w14:textId="33E9A1CB" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="00000000" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:tooltip="mailto:dpd.demandes@cnrs.fr" w:history="1">
               <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>dpd.demandes@cnrs.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2717,51 +2717,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45821CE5" w14:textId="3FF11802" w:rsidR="00322B38" w:rsidRPr="00F26E78" w:rsidRDefault="00EF3A36" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour Bordeaux INP :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F173A5" w14:textId="24F0AAD6" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
+          <w:p w14:paraId="23F173A5" w14:textId="24F0AAD6" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="00000000" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00322B38" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpd@bordeaux-inp.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1F265C4D" w14:textId="77777777" w:rsidR="002C7140" w:rsidRPr="00F26E78" w:rsidRDefault="002C7140" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2771,51 +2771,51 @@
                 <w:color w:val="5B9BD5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BCAF5E0" w14:textId="5B6D903C" w:rsidR="00D31471" w:rsidRPr="00F26E78" w:rsidRDefault="00D31471" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour INRIA :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="444781A5" w14:textId="3FD68F29" w:rsidR="00D31471" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
+          <w:p w14:paraId="444781A5" w14:textId="3FD68F29" w:rsidR="00D31471" w:rsidRPr="00322B38" w:rsidRDefault="00000000" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00B115BD" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpo@inria.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7224F95F" w14:textId="30663411" w:rsidR="00D31471" w:rsidRDefault="00D31471" w:rsidP="002C7140">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2841,51 +2841,51 @@
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l’INRAE</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119C7798" w14:textId="4772FE4F" w:rsidR="00E7590E" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="00E7590E">
+          <w:p w14:paraId="119C7798" w14:textId="4772FE4F" w:rsidR="00E7590E" w:rsidRPr="00322B38" w:rsidRDefault="00000000" w:rsidP="00E7590E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00E7590E" w:rsidRPr="00086064">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>cil-dpo@inrae.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E7590E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2918,51 +2918,51 @@
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l’INSERM</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2C879D" w14:textId="66690BD1" w:rsidR="000A6740" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="000A6740">
+          <w:p w14:paraId="4E2C879D" w14:textId="66690BD1" w:rsidR="000A6740" w:rsidRPr="00322B38" w:rsidRDefault="00000000" w:rsidP="000A6740">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="000A6740" w:rsidRPr="007B4E9B">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpo@inserm.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000A6740">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3442,121 +3442,119 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fait l’objet d’une évaluation</w:t>
       </w:r>
       <w:r w:rsidR="00EF6E6A" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> scientifique</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre de son financement ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049D47E4" w14:textId="0EC6D182" w:rsidR="008A553B" w:rsidRPr="008A553B" w:rsidRDefault="007E7835">
+    <w:p w14:paraId="049D47E4" w14:textId="0EC6D182" w:rsidR="008A553B" w:rsidRPr="008A553B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2126608142"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00036BBD" w:rsidRPr="00F26E78">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OUI</w:t>
       </w:r>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1061675831"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00036BBD" w:rsidRPr="00F26E78">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00036BBD" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5267,67 +5265,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toutefois, afin que toutes les recherches puissent dans la mesure du possible bénéficier d’un avis éthique, deux exceptions pourront être faites. Dans le cas de recherches se déroulant tout ou partie hors des frontières françaises, le CER-UB pourra donner un avis éthique lorsque :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BA2D78" w14:textId="22F56EDC" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942" w:rsidP="008A553B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>le</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> pays dans lequel se déroule la recherche n’a pas de comité d’éthique, et que le partenaire ou le chercheur français </w:t>
+        <w:t xml:space="preserve">le pays dans lequel se déroule la recherche n’a pas de comité d’éthique, et que le partenaire ou le chercheur français </w:t>
       </w:r>
       <w:r w:rsidR="003F512F" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>été dans l’incapacité de trouver un comité d’éthique connaissant le domaine</w:t>
       </w:r>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
@@ -5373,67 +5361,57 @@
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74181EAB" w14:textId="12DD9492" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942" w:rsidP="008A553B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> recherche se déroule en ligne et implique des participants dont il est difficile de déterminer le pays de recrutement. Par exemple, lorsqu’un chercheur français utilise des plateformes de recrutement (e.g., </w:t>
+        <w:t xml:space="preserve">la recherche se déroule en ligne et implique des participants dont il est difficile de déterminer le pays de recrutement. Par exemple, lorsqu’un chercheur français utilise des plateformes de recrutement (e.g., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prolific</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6368,157 +6346,124 @@
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pour fixer ce nombre peut être :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318B77B8" w14:textId="0DB495B4" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>le</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> type de recherche que vous réalisez (quelques participants pour une étude de faisabilité</w:t>
+        <w:t>le type de recherche que vous réalisez (quelques participants pour une étude de faisabilité</w:t>
       </w:r>
       <w:r w:rsidR="00332DE3" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ou une étude exploratoire</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7CABE1" w14:textId="7572E200" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ou</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> encore la taille d’effet que vous pensez obtenir afin de travailler avec une puissance statistique suffisante,</w:t>
+        <w:t>ou encore la taille d’effet que vous pensez obtenir afin de travailler avec une puissance statistique suffisante,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDAAF02" w14:textId="77777777" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ou</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> la taille d’effet moyenne dans votre discipline, ….</w:t>
+        <w:t>ou la taille d’effet moyenne dans votre discipline, ….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23789228" w14:textId="5695E32F" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ces informations servent</w:t>
       </w:r>
       <w:r w:rsidR="003F512F" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
@@ -6632,135 +6577,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F98734" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>les</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>critères d’inclusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>des participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC498BB" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>les</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>critères de non inclusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> des participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3323F24F" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -8870,210 +8793,188 @@
         </w:rPr>
         <w:t>Prévoyez-</w:t>
       </w:r>
       <w:r w:rsidR="005D7BCD" w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vous un enregistrement de : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C253092" w14:textId="77777777" w:rsidR="005D7BCD" w:rsidRDefault="005D7BCD" w:rsidP="005D7BCD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> voix ? </w:t>
+        <w:t xml:space="preserve">la voix ? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-608808779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> OUI </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1107893891"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B11BB1" w14:textId="17888A0F" w:rsidR="005D7BCD" w:rsidRPr="005D7BCD" w:rsidRDefault="005D7BCD" w:rsidP="005D7BCD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l’image</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+        <w:t xml:space="preserve">l’image ? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="105863126"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> OUI </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="326331070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53791C3D" w14:textId="275005B0" w:rsidR="004D1573" w:rsidRPr="00F26E78" w:rsidRDefault="004D1573">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -16634,142 +16535,150 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Sinon (ex. jeunes enfants), le consentement sera recueilli oralement après une information adaptée et consigné par le/la chercheur/se en annexe pour la traçabilité de la preuve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209318B4" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
+    <w:p w14:paraId="209318B4" w14:textId="1EC2DAB0" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- Le retrait du consentement d’une seule personne (mineur concerné ou responsable légal) entraîne de facto, dans la mesure du possible, la suppression des données collectées et traitées concernant le mineur, à l’exclusion de celles dont la suppression modifierait le protocole ou les résultats de la recherche. Une fois l’âge minimum de consentement atteint (15 ans), le mineur a la possibilité d’exercer lui-même son droit de retrait, avant cet âge c’est le responsable légal qui l’exerce en son nom.</w:t>
+        <w:t>- Le retrait du consentement d’une seule personne (mineur concerné ou responsable légal) entraîne de facto, dans la mesure du possible, la suppression des données collectées et traitées concernant le mineur</w:t>
+      </w:r>
+      <w:r w:rsidR="000522E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Une fois l’âge minimum de consentement atteint (15 ans), le mineur a la possibilité d’exercer lui-même son droit de retrait, avant cet âge c’est le responsable légal qui l’exerce en son nom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46277726" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7312CAC3" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Je, soussigné(e) Nom : ___________________________ Prénom : ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F99280" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B76157D" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> lu et compris l’information sur la recherche en intégralité. J’ai obtenu des réponses à toutes les questions que j’ai posées et je suis d’accord pour apporter ma contribution à ce projet dans les limites des conditions acceptées ci-dessous.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ai lu et compris l’information sur la recherche en intégralité. J’ai obtenu des réponses à toutes les questions que j’ai posées et je suis d’accord pour apporter ma contribution à ce projet dans les limites des conditions acceptées ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C231FD8" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A898D98" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16871,69 +16780,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E07E18" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> cas échéant)</w:t>
+        <w:t>(le cas échéant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C523783" w14:textId="085A4EB8" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous vous proposons ci-dessous des options de traitement à inclure et adapter en fonction de vos objectifs de recherche. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -17038,51 +16929,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toute reproduction ou utilisation de ces informations ne devra pas, y compris par leur légende ou leur contexte de présentation, porter atteinte à ma réputation, à mon honneur ou à ma dignité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC77D36" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="531B6D30" w14:textId="262F4F8B" w:rsidR="00B75977" w:rsidRDefault="00F51942">
+    <w:p w14:paraId="531B6D30" w14:textId="2528DA18" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Conformément au Règlement </w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
@@ -17102,111 +16993,72 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection des </w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>onnées (RGPD), je dispose d’un droit d’accès aux données me concernant et le cas échéant de suppression</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">onnées (RGPD), je dispose d’un droit d’accès aux données me concernant et de suppression de ces données, que je peux exercer auprès de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>&lt;responsable scientifique&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E38ABEB" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F283C46" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059D2479" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -17274,88 +17126,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6844DCA8" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Un exemplaire de ce document vous est remis, un autre exemplaire est conservé et archivé sous la responsabilité du responsable scientifique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D20335" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B75977">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="454" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B02007B" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
+    <w:p w14:paraId="6B2B5D64" w14:textId="77777777" w:rsidR="006C0114" w:rsidRDefault="006C0114">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B6F0F98" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
+    <w:p w14:paraId="24C54279" w14:textId="77777777" w:rsidR="006C0114" w:rsidRDefault="006C0114">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -17365,51 +17216,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nimbus Sans L">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
@@ -17436,51 +17286,51 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Sylfaen"/>
+    <w:altName w:val="Corbel"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -17558,58 +17408,58 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F60A127" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D1CCBF" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
+    <w:p w14:paraId="13A362C6" w14:textId="77777777" w:rsidR="006C0114" w:rsidRDefault="006C0114">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B05E5D" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
+    <w:p w14:paraId="6C7F04FA" w14:textId="77777777" w:rsidR="006C0114" w:rsidRDefault="006C0114">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3626"/>
       <w:gridCol w:w="6578"/>
     </w:tblGrid>
     <w:tr w:rsidR="00415D9C" w14:paraId="7C52C5D1" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="618"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -17722,88 +17572,106 @@
             <w:t>CER UB</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1358673D" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:right="-2"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Comité d’Éthique de la Recherche de l’université de Bordeaux</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="417D3B25" w14:textId="50A98048" w:rsidR="00415D9C" w:rsidRDefault="00415D9C" w:rsidP="000A6740">
+        <w:p w14:paraId="417D3B25" w14:textId="5CF18482" w:rsidR="00415D9C" w:rsidRDefault="00415D9C" w:rsidP="000A6740">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:right="-2"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">(Version </w:t>
           </w:r>
-          <w:r w:rsidR="000A6740">
+          <w:r w:rsidR="00D426F2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>mai</w:t>
+            <w:t>octobre</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2024)</w:t>
+            <w:t xml:space="preserve"> 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00D426F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E7BD8CB" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D60CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC6D288"/>
     <w:lvl w:ilvl="0" w:tplc="50182EA8">
       <w:start w:val="38"/>
       <w:numFmt w:val="bullet"/>
@@ -21578,142 +21446,150 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75977"/>
     <w:rsid w:val="00004FBA"/>
     <w:rsid w:val="000161D1"/>
     <w:rsid w:val="000317B9"/>
     <w:rsid w:val="00036BBD"/>
+    <w:rsid w:val="000522E5"/>
     <w:rsid w:val="0007045D"/>
     <w:rsid w:val="00074702"/>
     <w:rsid w:val="000840FA"/>
     <w:rsid w:val="000A6740"/>
     <w:rsid w:val="000A7355"/>
     <w:rsid w:val="000B0CBB"/>
     <w:rsid w:val="000E4757"/>
     <w:rsid w:val="00100070"/>
     <w:rsid w:val="001A19BB"/>
     <w:rsid w:val="001C5B64"/>
     <w:rsid w:val="001D4FE6"/>
     <w:rsid w:val="001D6790"/>
     <w:rsid w:val="001E4EAC"/>
+    <w:rsid w:val="00203D5F"/>
     <w:rsid w:val="00234461"/>
     <w:rsid w:val="00253FB6"/>
     <w:rsid w:val="00282D1F"/>
     <w:rsid w:val="002A01DE"/>
     <w:rsid w:val="002C7140"/>
     <w:rsid w:val="002E5E12"/>
     <w:rsid w:val="003108C7"/>
     <w:rsid w:val="00310B63"/>
     <w:rsid w:val="00322B38"/>
     <w:rsid w:val="00332DE3"/>
     <w:rsid w:val="003355E5"/>
+    <w:rsid w:val="0037305A"/>
     <w:rsid w:val="003F512F"/>
     <w:rsid w:val="00415D9C"/>
     <w:rsid w:val="0046292D"/>
     <w:rsid w:val="004D1573"/>
     <w:rsid w:val="004E3942"/>
     <w:rsid w:val="00550496"/>
     <w:rsid w:val="00595C65"/>
     <w:rsid w:val="00597382"/>
     <w:rsid w:val="005A7FDC"/>
     <w:rsid w:val="005D7BCD"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="005E2126"/>
     <w:rsid w:val="00647B8B"/>
     <w:rsid w:val="006A7D47"/>
     <w:rsid w:val="006B3079"/>
+    <w:rsid w:val="006C0114"/>
     <w:rsid w:val="0075060E"/>
     <w:rsid w:val="00756744"/>
     <w:rsid w:val="00765872"/>
     <w:rsid w:val="00785CF5"/>
     <w:rsid w:val="00797E3E"/>
     <w:rsid w:val="007B3EA8"/>
     <w:rsid w:val="007E7835"/>
     <w:rsid w:val="007F4FBA"/>
     <w:rsid w:val="00826CAE"/>
     <w:rsid w:val="008A553B"/>
     <w:rsid w:val="00947892"/>
     <w:rsid w:val="00963F85"/>
     <w:rsid w:val="00970834"/>
     <w:rsid w:val="009D6389"/>
     <w:rsid w:val="009E00EB"/>
     <w:rsid w:val="00A17E4A"/>
     <w:rsid w:val="00A60087"/>
     <w:rsid w:val="00A64421"/>
     <w:rsid w:val="00A7127F"/>
     <w:rsid w:val="00A90C60"/>
     <w:rsid w:val="00AC6A55"/>
     <w:rsid w:val="00AC6AF1"/>
     <w:rsid w:val="00AF5F83"/>
     <w:rsid w:val="00B05735"/>
     <w:rsid w:val="00B105E0"/>
     <w:rsid w:val="00B115BD"/>
     <w:rsid w:val="00B62E15"/>
     <w:rsid w:val="00B75977"/>
     <w:rsid w:val="00B96A4A"/>
+    <w:rsid w:val="00BB2F97"/>
     <w:rsid w:val="00C12700"/>
     <w:rsid w:val="00C2182F"/>
     <w:rsid w:val="00C6366D"/>
     <w:rsid w:val="00CC2E0C"/>
     <w:rsid w:val="00CD1BDD"/>
     <w:rsid w:val="00CE1396"/>
     <w:rsid w:val="00CF3A45"/>
+    <w:rsid w:val="00CF70B6"/>
     <w:rsid w:val="00D31471"/>
     <w:rsid w:val="00D41893"/>
+    <w:rsid w:val="00D426F2"/>
     <w:rsid w:val="00D46EC5"/>
     <w:rsid w:val="00D72E93"/>
     <w:rsid w:val="00D74AF8"/>
     <w:rsid w:val="00DB4080"/>
     <w:rsid w:val="00E72329"/>
     <w:rsid w:val="00E7590E"/>
     <w:rsid w:val="00E80305"/>
     <w:rsid w:val="00EF3268"/>
     <w:rsid w:val="00EF3A36"/>
     <w:rsid w:val="00EF6E6A"/>
     <w:rsid w:val="00F26E78"/>
     <w:rsid w:val="00F36DEE"/>
     <w:rsid w:val="00F51942"/>
     <w:rsid w:val="00F57F1A"/>
     <w:rsid w:val="00F85AB7"/>
+    <w:rsid w:val="00F93685"/>
     <w:rsid w:val="00FF7143"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -35279,71 +35155,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E5787B6-1F37-4D89-874F-DA7CB8A4262F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>52252</Characters>
+  <Pages>26</Pages>
+  <Words>9319</Words>
+  <Characters>52099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>435</Lines>
-  <Paragraphs>123</Paragraphs>
+  <Lines>983</Lines>
+  <Paragraphs>391</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exploration par IRM fonctionnelle</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61629</CharactersWithSpaces>
+  <CharactersWithSpaces>61027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Exploration par IRM fonctionnelle</dc:title>
   <dc:subject/>
   <dc:creator>cm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>