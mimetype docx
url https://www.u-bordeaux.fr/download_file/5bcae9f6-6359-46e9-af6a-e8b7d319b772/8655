--- v0 (2025-10-24)
+++ v1 (2026-06-02)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="05E57D03" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E262F5A" w14:textId="77777777" w:rsidR="002E5E12" w:rsidRDefault="002E5E12">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Formulaire/GUIDE2024</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4FF994E3" w14:textId="5F3E8FF9" w:rsidR="00B75977" w:rsidRPr="002E5E12" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>de soumission au CER-UB</w:t>
       </w:r>
@@ -856,51 +853,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:r w:rsidRPr="00D31471">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D31471">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pas un doctorant/post-doctorant ou un étudiant.</w:t>
+              <w:t>pas un doctorant/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D31471">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>post-doctorant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D31471">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou un étudiant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A69CBD" w14:textId="77777777" w:rsidR="001D6790" w:rsidRDefault="001D6790" w:rsidP="001D6790">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66044380" w14:textId="77777777" w:rsidR="00A60087" w:rsidRDefault="00A60087" w:rsidP="00A60087">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C9E8301" w14:textId="77777777" w:rsidR="00A60087" w:rsidRDefault="00A60087" w:rsidP="00A60087">
             <w:pPr>
@@ -1407,51 +1426,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B115BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour </w:t>
             </w:r>
             <w:r w:rsidR="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>être accompagné dans la réalisation des démarche auprès d’un CPP</w:t>
+              <w:t xml:space="preserve">être accompagné dans la réalisation </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F26E78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>des démarche</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F26E78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auprès d’un CPP</w:t>
             </w:r>
             <w:r w:rsidR="002A01DE" w:rsidRPr="00B115BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, vous pouvez vous référer à la page suivante</w:t>
             </w:r>
             <w:r w:rsidRPr="00B115BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00B115BD">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
@@ -2180,51 +2221,75 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pour savoir si vous êtes concernés par la collecte des DCP</w:t>
             </w:r>
             <w:r w:rsidR="00CE1396">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0432FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> et donc concernés par les démarches de mise en conformité RGPD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0432FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, posez-vous les questions suivantes :</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0432FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>posez-vous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0432FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les questions suivantes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39CD8B77" w14:textId="77777777" w:rsidR="00826CAE" w:rsidRDefault="00826CAE" w:rsidP="00826CAE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Est-ce qu’à un moment ou un autre, je collecte des informations qui permettent d’identifier directement une personne ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D6C2049" w14:textId="77777777" w:rsidR="00826CAE" w:rsidRDefault="00826CAE" w:rsidP="00826CAE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
@@ -2429,106 +2494,119 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">voir contacts ci-dessous) </w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E12">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>de votre établissement gestionnaire</w:t>
             </w:r>
             <w:r w:rsidR="003355E5">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> aux coordonnées ci-dessous ;</w:t>
+              <w:t xml:space="preserve"> aux coordonnées ci-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003355E5">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dessous ;</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5E12">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3E19DA5A" w14:textId="07D0B637" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A" w:rsidP="00826CAE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6582A38E" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A" w:rsidP="00826CAE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D09B230" w14:textId="2D966B18" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="00826CAE" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour l’université de Bordeaux :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180598CE" w14:textId="451E0241" w:rsidR="00826CAE" w:rsidRPr="00F36DEE" w:rsidRDefault="000A6740" w:rsidP="00415D9C">
+          <w:p w14:paraId="180598CE" w14:textId="451E0241" w:rsidR="00826CAE" w:rsidRPr="00F36DEE" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tooltip="mailto:rgpd-recherche@u-bordeaux.fr" w:history="1">
               <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>rgpd-recherche@u-bordeaux.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F36DEE" w:rsidRPr="00415D9C">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -2568,51 +2646,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pour le</w:t>
             </w:r>
             <w:r w:rsidR="002E5E12" w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CNRS :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2730F0" w14:textId="33E9A1CB" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="000A6740" w:rsidP="00415D9C">
+          <w:p w14:paraId="1C2730F0" w14:textId="33E9A1CB" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:tooltip="mailto:dpd.demandes@cnrs.fr" w:history="1">
               <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>dpd.demandes@cnrs.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00826CAE" w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2639,51 +2717,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45821CE5" w14:textId="3FF11802" w:rsidR="00322B38" w:rsidRPr="00F26E78" w:rsidRDefault="00EF3A36" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour Bordeaux INP :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F173A5" w14:textId="24F0AAD6" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="000A6740" w:rsidP="00415D9C">
+          <w:p w14:paraId="23F173A5" w14:textId="24F0AAD6" w:rsidR="00826CAE" w:rsidRPr="00F26E78" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00322B38" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpd@bordeaux-inp.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1F265C4D" w14:textId="77777777" w:rsidR="002C7140" w:rsidRPr="00F26E78" w:rsidRDefault="002C7140" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2693,51 +2771,51 @@
                 <w:color w:val="5B9BD5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BCAF5E0" w14:textId="5B6D903C" w:rsidR="00D31471" w:rsidRPr="00F26E78" w:rsidRDefault="00D31471" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour INRIA :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="444781A5" w14:textId="3FD68F29" w:rsidR="00D31471" w:rsidRPr="00322B38" w:rsidRDefault="000A6740" w:rsidP="00415D9C">
+          <w:p w14:paraId="444781A5" w14:textId="3FD68F29" w:rsidR="00D31471" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="00415D9C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00B115BD" w:rsidRPr="00F26E78">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpo@inria.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7224F95F" w14:textId="30663411" w:rsidR="00D31471" w:rsidRDefault="00D31471" w:rsidP="002C7140">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2763,51 +2841,51 @@
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l’INRAE</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119C7798" w14:textId="4772FE4F" w:rsidR="00E7590E" w:rsidRPr="00322B38" w:rsidRDefault="000A6740" w:rsidP="00E7590E">
+          <w:p w14:paraId="119C7798" w14:textId="4772FE4F" w:rsidR="00E7590E" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="00E7590E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00E7590E" w:rsidRPr="00086064">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>cil-dpo@inrae.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E7590E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2829,90 +2907,82 @@
           </w:p>
           <w:p w14:paraId="1E4B69F4" w14:textId="31320460" w:rsidR="000A6740" w:rsidRPr="00F26E78" w:rsidRDefault="000A6740" w:rsidP="000A6740">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>l’IN</w:t>
-[...7 lines deleted...]
-              <w:t>SERM</w:t>
+              <w:t>l’INSERM</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2C879D" w14:textId="66690BD1" w:rsidR="000A6740" w:rsidRPr="00322B38" w:rsidRDefault="000A6740" w:rsidP="000A6740">
+          <w:p w14:paraId="4E2C879D" w14:textId="66690BD1" w:rsidR="000A6740" w:rsidRPr="00322B38" w:rsidRDefault="007E7835" w:rsidP="000A6740">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="007B4E9B">
+              <w:r w:rsidR="000A6740" w:rsidRPr="007B4E9B">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dpo@inserm.fr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="000A6740">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C17FFC" w14:textId="6CC56086" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A" w:rsidP="00B105E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A71D625" w14:textId="46CD945D" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A" w:rsidP="00B105E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3372,51 +3442,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fait l’objet d’une évaluation</w:t>
       </w:r>
       <w:r w:rsidR="00EF6E6A" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> scientifique</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre de son financement ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049D47E4" w14:textId="0EC6D182" w:rsidR="008A553B" w:rsidRPr="008A553B" w:rsidRDefault="000A6740">
+    <w:p w14:paraId="049D47E4" w14:textId="0EC6D182" w:rsidR="008A553B" w:rsidRPr="008A553B" w:rsidRDefault="007E7835">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2126608142"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -5197,57 +5267,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toutefois, afin que toutes les recherches puissent dans la mesure du possible bénéficier d’un avis éthique, deux exceptions pourront être faites. Dans le cas de recherches se déroulant tout ou partie hors des frontières françaises, le CER-UB pourra donner un avis éthique lorsque :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BA2D78" w14:textId="22F56EDC" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942" w:rsidP="008A553B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">le pays dans lequel se déroule la recherche n’a pas de comité d’éthique, et que le partenaire ou le chercheur français </w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pays dans lequel se déroule la recherche n’a pas de comité d’éthique, et que le partenaire ou le chercheur français </w:t>
       </w:r>
       <w:r w:rsidR="003F512F" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>été dans l’incapacité de trouver un comité d’éthique connaissant le domaine</w:t>
       </w:r>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
@@ -5293,57 +5373,103 @@
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74181EAB" w14:textId="12DD9492" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942" w:rsidP="008A553B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">la recherche se déroule en ligne et implique des participants dont il est difficile de déterminer le pays de recrutement. Par exemple, lorsqu’un chercheur français utilise des plateformes de recrutement (e.g., Prolific, Crowdpanel, etc.) de participants </w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recherche se déroule en ligne et implique des participants dont il est difficile de déterminer le pays de recrutement. Par exemple, lorsqu’un chercheur français utilise des plateformes de recrutement (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crowdpanel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.) de participants </w:t>
       </w:r>
       <w:r w:rsidR="008A553B" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de nationalités diverses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E4BF35" w14:textId="77777777" w:rsidR="003355E5" w:rsidRDefault="003355E5"/>
     <w:p w14:paraId="26724D06" w14:textId="77777777" w:rsidR="003355E5" w:rsidRPr="003355E5" w:rsidRDefault="003355E5" w:rsidP="003355E5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5361,51 +5487,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3E535C" w14:textId="77777777" w:rsidR="003355E5" w:rsidRPr="003355E5" w:rsidRDefault="003355E5" w:rsidP="003355E5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ces plateformes mettent relation les chercheurs avec des microtravailleurs (dans le cas présent les participants) réalisant en ligne et pour leur compte les recherches. Afin d’éviter d’avoir recours à des micro-travailleurs exploités (comme cela peut arriver avec le service Amazon MTurk qui n’impose pas une rémunération mimimum), notre recommandation éthique est de privilégier une plateforme de recrutement tel Prolific (UK) ou Crowdpanel (FR) qui incite un dédommagement à la hauteur du service réalisé. Prolific et Crowdpanel relèvent du droit européen. Par ailleurs, nous vous alertons sur le fait que le service Amazon MTurk ne peut être financé par l’UB ou le CNRS pour des raisons comptables. Enfin, et pour information, les recherches ayant comparé la qualité des données de la recherche entre Prolific et MTurk montrent une meilleure qualité des données provenant de Prolific.</w:t>
+        <w:t xml:space="preserve">Ces plateformes mettent relation les chercheurs avec des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>microtravailleurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dans le cas présent les participants) réalisant en ligne et pour leur compte les recherches. Afin d’éviter d’avoir recours à des micro-travailleurs exploités (comme cela peut arriver avec le service Amazon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTurk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui n’impose pas une rémunération </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mimimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), notre recommandation éthique est de privilégier une plateforme de recrutement tel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UK) ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crowdpanel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FR) qui incite un dédommagement à la hauteur du service réalisé. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crowdpanel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relèvent du droit européen. Par ailleurs, nous vous alertons sur le fait que le service Amazon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTurk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne peut être financé par l’UB ou le CNRS pour des raisons comptables. Enfin, et pour information, les recherches ayant comparé la qualité des données de la recherche entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTurk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> montrent une meilleure qualité des données provenant de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E08226E" w14:textId="09F96D5A" w:rsidR="009D6389" w:rsidRDefault="009D6389">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8BF7AF" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977"/>
     <w:p w14:paraId="40D30C6C" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nom, Prénom du Responsable scientifique :</w:t>
       </w:r>
@@ -5735,50 +6081,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C030C66" w14:textId="10AD3CFD" w:rsidR="00B75977" w:rsidRDefault="00AC6A55">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00F51942">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MATERIEL ET METHODES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035DACBF" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977" w:rsidP="009D6389">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BB8D6F5" w14:textId="49491B11" w:rsidR="00B75977" w:rsidRDefault="00AC6A55" w:rsidP="009D6389">
@@ -6021,124 +6368,157 @@
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pour fixer ce nombre peut être :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318B77B8" w14:textId="0DB495B4" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>le type de recherche que vous réalisez (quelques participants pour une étude de faisabilité</w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type de recherche que vous réalisez (quelques participants pour une étude de faisabilité</w:t>
       </w:r>
       <w:r w:rsidR="00332DE3" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ou une étude exploratoire</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7CABE1" w14:textId="7572E200" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ou encore la taille d’effet que vous pensez obtenir afin de travailler avec une puissance statistique suffisante,</w:t>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encore la taille d’effet que vous pensez obtenir afin de travailler avec une puissance statistique suffisante,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDAAF02" w14:textId="77777777" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ou la taille d’effet moyenne dans votre discipline, ….</w:t>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la taille d’effet moyenne dans votre discipline, ….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23789228" w14:textId="5695E32F" w:rsidR="00B75977" w:rsidRPr="00F26E78" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ces informations servent</w:t>
       </w:r>
       <w:r w:rsidR="003F512F" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0432FF"/>
@@ -6252,113 +6632,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F98734" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>critères d’inclusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>des participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC498BB" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>critères de non inclusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> des participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3323F24F" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -6999,50 +7401,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="433D2623" w14:textId="331BF8D2" w:rsidR="00310B63" w:rsidRPr="00310B63" w:rsidRDefault="00310B63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(2) Afin d’éviter au maximum d’ennuyer les participants en les faisant se déplacer inutilement, les critères d’inclusion / de non inclusion sont préférentiellement précisés dès le recrutement des participants dans l’annonce (affichée ou mail) de la recherche plutôt qu'à l’arrivée du participant le jour de la recherche. Il est également indispensable de mentionner dans l'annonce toute information (en particulier les risques et désagréments) qui serait susceptible de modifier la décision de participer. Afin d'éviter tout biais d'engagement, il est indispensable que le participant découvre le moins de choses possible le jour de la recherche, même dans le cas où tout est expliqué dans la notice d'information du formulaire de consentement éclairé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018A4495" w14:textId="77777777" w:rsidR="00310B63" w:rsidRDefault="00310B63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFE665A" w14:textId="39825BE4" w:rsidR="00B75977" w:rsidRDefault="00310B63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7140,59 +7543,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="712500D2" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="339D6995" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Précisez le(s) lieu(x) de recrutement envisagé(s) ou les critères qui orienteront le choix du lieu.</w:t>
+        <w:t>Précisez le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s) lieu(x) de recrutement envisagé(s) ou les critères qui orienteront le choix du lieu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E8452F" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B2DD90" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05EAADB7" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942" w:rsidP="00234461">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
@@ -7290,51 +7705,95 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B9DE777" w14:textId="52522F9F" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dans le cas de participants recrutés sur des plateformes en ligne (Prolific, Crowdpanel), merci de préciser leur indemnisation et l’évaluation de cette indemnisation par la plateforme le cas échéant. Précisez également les critères de contrôle qualité le cas échéant, et leur impact sur l'indemnisation.</w:t>
+        <w:t>Dans le cas de participants recrutés sur des plateformes en ligne (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crowdpanel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), merci de préciser leur indemnisation et l’évaluation de cette indemnisation par la plateforme le cas échéant. Précisez également les critères de contrôle qualité le cas échéant, et leur impact sur l'indemnisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D81E30" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="330AE2F7" w14:textId="00A73AC6" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234461">
@@ -7517,50 +7976,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF40FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
       <w:r w:rsidR="00AC6A55">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.B. Méthode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C18DCEA" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DFF6B2" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -7859,52 +8319,61 @@
     </w:p>
     <w:p w14:paraId="671F6527" w14:textId="77777777" w:rsidR="003355E5" w:rsidRDefault="003355E5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8B758E" w14:textId="77777777" w:rsidR="003355E5" w:rsidRDefault="003355E5" w:rsidP="003355E5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Durée de l’étude:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Durée de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>l’étude:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1029C08D" w14:textId="77777777" w:rsidR="003355E5" w:rsidRDefault="003355E5" w:rsidP="003355E5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Précisez ici le début et fin de la recherche (en mois et année), de la première inclusion de participant à la dernière </w:t>
       </w:r>
       <w:r w:rsidRPr="003355E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8401,56 +8870,65 @@
         </w:rPr>
         <w:t>Prévoyez-</w:t>
       </w:r>
       <w:r w:rsidR="005D7BCD" w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vous un enregistrement de : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C253092" w14:textId="77777777" w:rsidR="005D7BCD" w:rsidRDefault="005D7BCD" w:rsidP="005D7BCD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">la voix ? </w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D7BCD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voix ? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-608808779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -8488,56 +8966,65 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B11BB1" w14:textId="17888A0F" w:rsidR="005D7BCD" w:rsidRPr="005D7BCD" w:rsidRDefault="005D7BCD" w:rsidP="005D7BCD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7BCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">l’image ? </w:t>
+        <w:t>l’image</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D7BCD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="105863126"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005D7BCD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -8672,66 +9159,100 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Optionnellement, décrivez</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ici toute démarche que vous allez adopter pour augmenter la transparence, l'accessibilité, la scrutabilité, la réutilisabilité, ou la réplicabilité (pour certains types d'étude) de votre recherche. Il peut s'agir par exemple de pré-enregistrer votre étude ou de diffuser du matériel de recherche sur une plateforme de science ouverte, telles que des données anonymisées, du code source, les stimuli utilisés, ou les questionnaires. De manière générale, une recherche transparente et ouverte tend à être plus réutilisable, plus rigoureuse, et conduit souvent à des conclusions plus fiables, ce qui en augmente les bénéfices potentiels. </w:t>
+        <w:t xml:space="preserve"> ici toute démarche que vous allez adopter pour augmenter la transparence, l'accessibilité, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scrutabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la réutilisabilité, ou la réplicabilité (pour certains types d'étude) de votre recherche. Il peut s'agir par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">exemple de pré-enregistrer votre étude ou de diffuser du matériel de recherche sur une plateforme de science ouverte, telles que des données anonymisées, du code source, les stimuli utilisés, ou les questionnaires. De manière générale, une recherche transparente et ouverte tend à être plus réutilisable, plus rigoureuse, et conduit souvent à des conclusions plus fiables, ce qui en augmente les bénéfices potentiels. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF40FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.C. Bénéfices et risques prévisibles et connus pour la santé physique et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> mentale (estime de soi, etc.) et la vie sociale (réputation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5645F5A3" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54ED4881" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8845,52 +9366,64 @@
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avancées scientifiques</w:t>
       </w:r>
       <w:r w:rsidR="00F57F1A" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> anticipées, mais aussi les bénéfices attendus, à court ou à long terme, pour les participants à la recherche (par exemple, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>amélioration de la qualité de vie des participants, de leur estime de soi, etc</w:t>
-      </w:r>
+        <w:t xml:space="preserve">amélioration de la qualité de vie des participants, de leur estime de soi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F26E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F57F1A" w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Ils peuvent être envisagés à court terme et à longs terme.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
@@ -9125,51 +9658,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sociale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, etc...). Par exemple, un simple désagrément peut constituer un risque et il doit être précisé. La probabilité des risques et leur intensité supposée ou connue seront explicitées. Le cas échéant, la durée dans le temps de l’inconfort physique ou psychologique sera également discutée.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). Par exemple, un simple désagrément peut constituer un risque et il doit être précisé. La probabilité des risques et leur intensité supposée ou connue seront explicitées. Le cas échéant, la durée dans le temps de l’inconfort physique ou psychologique sera également discutée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB1E1FB" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Une attention particulière doit être accordée aux participants des catégories de personnes dites vulnérables : détenus, enfants, femmes enceintes, participants sous tutelles, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19372FD5" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
@@ -10494,59 +11049,85 @@
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Avec l’utilisation d’enregistrements de mouvements oculaires (oculomètre ou « eyetracker »)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Avec l’utilisation d’enregistrements de mouvements oculaires (oculomètre ou « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>eyetracker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> »)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7EA7AE" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EF39906" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
@@ -10630,73 +11211,145 @@
         <w:t>Exemple de justification à adapter à votre protocole :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAB9C1C" w14:textId="1FA51815" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>« Les mouvements oculaires sont enregistrés à l’aide d’un appareil qui mesure le reflet de la lumière infrarouge de l’oculomètre par la pupille et la cornée de l’œil. Les mouvements oculaires des sujets seront enregistrés grâce à un oculomètre Eye</w:t>
+        <w:t xml:space="preserve">« Les mouvements oculaires sont enregistrés à l’aide d’un appareil qui mesure le reflet de la lumière infrarouge de l’oculomètre par la pupille et la cornée de l’œil. Les mouvements oculaires des sujets seront enregistrés grâce à un oculomètre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eye</w:t>
       </w:r>
       <w:r w:rsidR="003355E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ink™ 1000 Hz de SR Research (http://www.sr-research.com/). La pupille et la cornée absorbent une petite quantité d’énergie de la lumière infrarouge, quantité qui reste inférieure à la quantité maximum permise par les recommandations internationales* (American Standards Institute : ANSI Z 136.1-1973) et européennes* (Normes sur la sécurité rouge photobiologique des appareils utilisant des lampes infrarouges : IEC 62471). Il s’agit d’à peu près la même quantité de lumière infrarouge que celle que l’on reçoit lors d’une journée ensoleillée. La technologie utilisée est visible sur [lien internet]. La lumière infrarouge de cet oculomètre est considérée comme non invasive et sans danger. »</w:t>
+        <w:t>ink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ 1000 Hz de SR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (http://www.sr-research.com/). La pupille et la cornée absorbent une petite quantité d’énergie de la lumière infrarouge, quantité qui reste inférieure à la quantité maximum permise par les recommandations internationales* (American Standards Institute : ANSI Z 136.1-1973) et européennes* (Normes sur la sécurité rouge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>photobiologique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des appareils utilisant des lampes infrarouges : IEC 62471). Il s’agit d’à peu près la même quantité de lumière infrarouge que celle que l’on reçoit lors d’une journée ensoleillée. La technologie utilisée est visible sur [lien internet]. La lumière infrarouge de cet oculomètre est considérée comme non invasive et sans danger. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B90AAD2" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* Il est donc de votre responsabilité de vous assurer que la quantité d’énergie de la lumière infrarouge respecte les recommandations internationales et européennes.</w:t>
@@ -10760,51 +11413,64 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Lorsque ces tests sont utilisés à des fins de non inclusion (exemple de test : MMSE, échelles de dépression), les participants concernés seront informés des raisons de la non inclusion dans la recherche et il leur sera conseillé de prendre contact avec leur médecin traitant pour des examens plus poussés si besoin. Il leur sera précisé que les tests proposés sont des tests abrégés et ne permettent pas d’apporter d’éléments de diagnostic, les tests (et les résultats obtenus) étant seulement informatifs.</w:t>
+        <w:t xml:space="preserve">Lorsque ces tests sont utilisés à des fins de non inclusion (exemple de test : MMSE, échelles de dépression), les participants concernés seront informés des raisons de la non inclusion dans la recherche et il leur sera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>conseillé de prendre contact avec leur médecin traitant pour des examens plus poussés si besoin. Il leur sera précisé que les tests proposés sont des tests abrégés et ne permettent pas d’apporter d’éléments de diagnostic, les tests (et les résultats obtenus) étant seulement informatifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D138E8C" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942" w:rsidP="00CC2E0C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
@@ -11204,50 +11870,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="399F5B4B" w14:textId="20E3AB7B" w:rsidR="00597382" w:rsidRDefault="00597382" w:rsidP="00597382">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conflits d’intérêts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB59A57" w14:textId="26625B48" w:rsidR="009D6389" w:rsidRDefault="009D6389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -11302,50 +11969,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3519AB" w14:textId="68BDC3D1" w:rsidR="00597382" w:rsidRDefault="00597382" w:rsidP="00597382">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>références bibliographiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169AB4A0" w14:textId="76872780" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -11366,84 +12034,101 @@
           <w:color w:val="FF40FF"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EA63C1" w14:textId="77777777" w:rsidR="00B62E15" w:rsidRDefault="00B62E15" w:rsidP="00B62E15">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Liste des annexes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46019CA8" w14:textId="77777777" w:rsidR="00B62E15" w:rsidRDefault="00B62E15" w:rsidP="00B62E15">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F251D3B" w14:textId="1D8F2586" w:rsidR="00B62E15" w:rsidRPr="00B62E15" w:rsidRDefault="00B62E15" w:rsidP="00B62E15">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ANNEXE 1 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Recommandations en matière d’information aux participants et recueil de son son consentement libre et éclairé à participer à la recherche</w:t>
+        <w:t xml:space="preserve">Recommandations en matière d’information aux participants et recueil de son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consentement libre et éclairé à participer à la recherche</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C51550" w14:textId="77777777" w:rsidR="00B62E15" w:rsidRDefault="00B62E15" w:rsidP="00B62E15">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E3C60D" w14:textId="0A828584" w:rsidR="00B62E15" w:rsidRDefault="00B62E15" w:rsidP="00B62E15">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11765,51 +12450,73 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1396">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00F51942" w:rsidRPr="00CE1396">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ette information et ce consentement peuvent prendre des formes diverses (cf. Annexe1, autres exemples). Le consentement peut par exemple prendre la forme d’un paragraphe au début d’un questionnaire papier, il peut être lu et expliqué aux participants à l’oral (par exemple dans le cas de participants mauvais lecteur ou non lecteurs), il peut être en ligne (dans ce cas un appui sur « suivant » vaut signature). Plus les DCP recueillies représentent un risque élevé, plus l’information et le consentement doivent informer les participants et donc s’approcher du contenu recommandé par le CER-UB en choisissant la forme qui correspond le mieux aux caractéristiques du participant (exemple : cas particulier des enfants, des faibles lecteurs, etc).</w:t>
+        <w:t xml:space="preserve">ette information et ce consentement peuvent prendre des formes diverses (cf. Annexe1, autres exemples). Le consentement peut par exemple prendre la forme d’un paragraphe au début d’un questionnaire papier, il peut être lu et expliqué aux participants à l’oral (par exemple dans le cas de participants mauvais lecteur ou non lecteurs), il peut être en ligne (dans ce cas un appui sur « suivant » vaut signature). Plus les DCP recueillies représentent un risque élevé, plus l’information et le consentement doivent informer les participants et donc s’approcher du contenu recommandé par le CER-UB en choisissant la forme qui correspond le mieux aux caractéristiques du participant (exemple : cas particulier des enfants, des faibles lecteurs, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F51942" w:rsidRPr="00CE1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F51942" w:rsidRPr="00CE1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0432FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482B2265" w14:textId="77777777" w:rsidR="00B75977" w:rsidRPr="00CE1396" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39D35110" w14:textId="77777777" w:rsidR="00B75977" w:rsidRPr="00CE1396" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1396">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -12028,51 +12735,75 @@
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dans ce cas, vous devez également </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>contacter le ou la Déléguée à la protection des données (dit DPO, data protection officer).</w:t>
+        <w:t xml:space="preserve">contacter le ou la Déléguée à la protection des données (dit DPO, data protection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>officer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C168B7" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -12263,78 +12994,99 @@
     </w:p>
     <w:p w14:paraId="2139FE1E" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si vous considérez que les données recueillies sont susceptibles d’être utilisées pour d’autres finalités après la fin de la recherche, il est important de demander l’autorisation aux participants pour cette utilisation future dans le présent consentement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D67F44" w14:textId="1325BD0C" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vous pouvez partager vos données avec d’autres chercheurs ou les mettre en libre accès (exemple : sur OSF), à la condition qu’aucune donnée personnelle ne soit présente. Dans le cas contraire (par exemple, des données où apparaîtraient le visage des participants), vous devez le préciser dans le consentement et contacter le ou la Déléguée à la protection des données (dit DPO, data protection officer) pour évaluer la nécessité d'une Analyse d'impact relative à la protection des données (AIPD).</w:t>
+        <w:t xml:space="preserve">Vous pouvez partager vos données avec d’autres chercheurs ou les mettre en libre accès (exemple : sur OSF), à la condition qu’aucune donnée personnelle ne soit présente. Dans le cas contraire (par exemple, des données où apparaîtraient le visage des participants), vous devez le préciser dans le consentement et contacter le ou la Déléguée à la protection des données (dit DPO, data protection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>officer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) pour évaluer la nécessité d'une Analyse d'impact relative à la protection des données (AIPD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F56821" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -12851,111 +13603,133 @@
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En cas de refus des parents, il est obligatoire de ne pas faire participer l’enfant à la recherche. Il est alors important de réfléchir à la gestion de l’enfant dans la classe. L’enfant peut par exemple regarder passivement des passations individuelles de ses camarades de classe, participer s’il s’agit d’</w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>exercice qui auraient été fait dans la classe mais sans que le chercheur recueil les données, lire les questionnaires sans les renseigner, etc. Attention, en cas d’activité filmée pour les besoins de la recherche, l’enseignant devra trouver une activité alternative pour l’enfant qui sera réalisée à l’écart du champ du film.</w:t>
+        <w:t xml:space="preserve">exercice qui auraient été </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fait dans la classe mais sans que le chercheur recueil les données, lire les questionnaires sans les renseigner, etc. Attention, en cas d’activité filmée pour les besoins de la recherche, l’enseignant devra trouver une activité alternative pour l’enfant qui sera réalisée à l’écart du champ du film.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46AB504A" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FC8C26" w14:textId="77777777" w:rsidR="00AC6AF1" w:rsidRDefault="00F51942" w:rsidP="00AC6AF1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pour les recherches dont les sujets sont des personnes incapables de donner un consentement écrit (par exemple, personnes souffrant d’une maladie mentale, de la maladie d’Alzheimer, etc</w:t>
+        <w:t xml:space="preserve">Pour les recherches dont les sujets sont des personnes incapables de donner un consentement écrit (par exemple, personnes souffrant d’une maladie mentale, de la maladie d’Alzheimer, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc</w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et plus généralement, les personnes placées sous une mesure de protection juridique telle que la tutelle ou la curatelle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EA37F1" w14:textId="3FA2C8C2" w:rsidR="00B75977" w:rsidRPr="00AC6AF1" w:rsidRDefault="00F51942" w:rsidP="00AC6AF1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -13107,50 +13881,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB48B32" w14:textId="44CB764D" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B62E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NNEXE 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00B62E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELE DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13984,61 +14759,84 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Représentant légal de l’établissement porteur du projet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6649C3" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4/ Ces données seront traitées avec la plus entière confidentialité </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(précisez le procédé : par exemple, procédure de pseudonymisation, floutage des visages sur les vidéos, etc.) ;</w:t>
+        <w:t xml:space="preserve">(précisez le procédé : par exemple, procédure de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pseudonymisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, floutage des visages sur les vidéos, etc.) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2872D1" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5/ Aucun autre renseignement ne sera dévoilé qui puisse révéler votre identité ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C97F83" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
@@ -14189,51 +14987,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Si vous comptez utiliser ultérieurement ces données, préciser la procédure (Anonymisation ; Consentement exprès pour utiliser avec une autre finalité et dans ce cas, contactez votre DPO) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F931F" w14:textId="079FDAD0" w:rsidR="00B75977" w:rsidRDefault="00F51942">
+    <w:p w14:paraId="5A0F931F" w14:textId="29B32F95" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
@@ -14246,51 +15044,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vous disposez des droits suivants : droit d’accès, d’effacement (sauf si cela compromet les objectifs de la recherche) et de rectification de vos données. Vous pouvez vous opposer à leur traitement et exercer votre droit à la limitation de celui-ci. Pour exercer ces droits ou pour toute question sur le traitement de vos données par le laboratoire, vous pouvez contacter le responsable scientifique du projet. Vous pouvez également contacter le délégué à la protection des données (mail du </w:t>
+        <w:t xml:space="preserve">Vous disposez des droits suivants : droit d’accès, d’effacement et de rectification de vos données. Vous pouvez vous opposer à leur traitement et exercer votre droit à la limitation de celui-ci. Pour exercer ces droits ou pour toute question sur le traitement de vos données par le laboratoire, vous pouvez contacter le responsable scientifique du projet. Vous pouvez également contacter le délégué à la protection des données (mail du </w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>). Si vous estimez, après avoir contactés, que vos droits ne sont pas respectés ou que ce dispositif n’est pas conforme aux règles de protection des données, vous pouvez adresser une réclamation à la Commission nationale de l’informatique et des libertés (CNIL).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228BEC3F" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
@@ -14814,105 +15612,129 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16FE74F3" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Un exemplaire de ce document vous est remis, un autre exemplaire est conservé et archivé sous la responsabilité de la responsable scientifique du projet.</w:t>
+        <w:t xml:space="preserve">Un exemplaire de ce document vous est remis, un autre exemplaire est conservé et archivé sous la responsabilité de la responsable scientifique du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>projet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>**</w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD95E14" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* Pour le recueil du consentement des parents des enfants participant à la recherche, nous vous conseillons d’ajouter le nom et prénom de l’enfant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFAE9E6" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>** En effet, nous vous conseillons de prévoir un moyen pour que les participants qui le veulent puissent garder une trace du contenu de l’étude qu’ils ont réalisée (exemple : site internet de la recherche précisé dans l’annonce, toujours avoir quelques notices d’informations pour les donner aux participants qui le souhaiteraient, prévoir un petit flyer format carte de crédit avec le nom de l’étude et l’adresse mail du responsable scientifique, etc.). Si vous n’avez rien prévu à ce sujet, vous pouvez faire remplir le consentement en 2 exemplaires : un que vous remettrez au participant et l’autre que vous archiverez.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EC0515" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548BB904" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D41E01" w14:textId="09CDE1E9" w:rsidR="00B75977" w:rsidRDefault="00F51942" w:rsidP="00A90C60">
       <w:pPr>
@@ -15115,50 +15937,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="63074CD6" w14:textId="7172A7A0" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANNEXE </w:t>
       </w:r>
       <w:r w:rsidR="00C2182F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – EXEMPLE D’INFORMATION POUR UN ENFANT</w:t>
       </w:r>
       <w:r w:rsidR="00F26E78">
@@ -15354,50 +16177,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69AAD5F9" w14:textId="6BE084C1" w:rsidR="00B75977" w:rsidRDefault="00C2182F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE 4</w:t>
       </w:r>
       <w:r w:rsidR="00F51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – EXEMPLES DE CONSENTEMENT pour une participation en</w:t>
       </w:r>
       <w:r w:rsidR="00F51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> présentiel à l’université, dans le cas d’un recueil de données anonymes, en ayant préalablement donné des informations complètes sur l’étude</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DF90B1" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
@@ -15496,51 +16320,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4F6859" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4362DBD9" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fait à __________________ , le __________________ .</w:t>
+        <w:t>Fait à _________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_ ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le __________________ .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4298F28B" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="009D88C1" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15561,50 +16403,51 @@
     </w:p>
     <w:p w14:paraId="67FC9D23" w14:textId="700C28D4" w:rsidR="00B75977" w:rsidRDefault="00C2182F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE 5</w:t>
       </w:r>
       <w:r w:rsidR="00F51942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Autorisation de captation et de traitement de la voix / de l’image dans une recherche</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61254691" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -15866,57 +16709,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Je, soussigné(e) Nom : ___________________________ Prénom : ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F99280" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B76157D" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>ai lu et compris l’information sur la recherche en intégralité. J’ai obtenu des réponses à toutes les questions que j’ai posées et je suis d’accord pour apporter ma contribution à ce projet dans les limites des conditions acceptées ci-dessous.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lu et compris l’information sur la recherche en intégralité. J’ai obtenu des réponses à toutes les questions que j’ai posées et je suis d’accord pour apporter ma contribution à ce projet dans les limites des conditions acceptées ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C231FD8" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A898D98" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16018,51 +16871,69 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E07E18" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(le cas échéant)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cas échéant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C523783" w14:textId="085A4EB8" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous vous proposons ci-dessous des options de traitement à inclure et adapter en fonction de vos objectifs de recherche. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16403,285 +17274,271 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6844DCA8" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00F51942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Un exemplaire de ce document vous est remis, un autre exemplaire est conservé et archivé sous la responsabilité du responsable scientifique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D20335" w14:textId="77777777" w:rsidR="00B75977" w:rsidRDefault="00B75977">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B75977">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="454" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B02007B" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B6F0F98" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nimbus Sans L">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="auto"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Corbel"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="547609BE" w14:textId="780D6A4B" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
@@ -16699,70 +17556,70 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F60A127" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="66D1CCBF" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76B05E5D" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3626"/>
       <w:gridCol w:w="6578"/>
     </w:tblGrid>
     <w:tr w:rsidR="00415D9C" w14:paraId="7C52C5D1" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="618"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3652" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7BCD559D" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="left" w:pos="6225"/>
@@ -16920,51 +17777,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2024)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E7BD8CB" w14:textId="77777777" w:rsidR="00415D9C" w:rsidRDefault="00415D9C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D60CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC6D288"/>
     <w:lvl w:ilvl="0" w:tplc="50182EA8">
       <w:start w:val="38"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="429A5F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20049,764 +20906,768 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D4AB970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="7536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2119791703">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="303896142">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1961833292">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2110537766">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="449398560">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1546867083">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1434594923">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="830096300">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1938367351">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="937837672">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="429007060">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="620263928">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1788812251">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="638805960">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1275165892">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1680306593">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1621498167">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="430129520">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2050838309">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="849224536">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="556356215">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1593198725">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1212232997">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="148862366">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="2082605804">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1254973420">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1342850967">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1295792885">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="144664883">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="979653047">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="2093624885">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1971588398">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1629704870">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="682166102">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="80881732">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="55126734">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="404492803">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1707562560">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="947658369">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="2011911019">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="357006294">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1666664721">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1805275019">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1863779494">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="815030374">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="2015379484">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="945769680">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1773479299">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="988435958">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1381200703">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="2078286517">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1795782383">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="177814663">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="545458612">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="915747018">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="92286070">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="2106949611">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1433237442">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="1006861090">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="1964576476">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="1919361231">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="1373576485">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="973410096">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="1887718089">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="1859464422">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1889492676">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="845099631">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="217859508">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="873809936">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="480537171">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="71">
+  <w:num w:numId="71" w16cid:durableId="237129869">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="72">
+  <w:num w:numId="72" w16cid:durableId="1790393237">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="73">
+  <w:num w:numId="73" w16cid:durableId="1603688388">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="74">
+  <w:num w:numId="74" w16cid:durableId="896747945">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="75">
+  <w:num w:numId="75" w16cid:durableId="1147433156">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="76">
+  <w:num w:numId="76" w16cid:durableId="956641231">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="77">
+  <w:num w:numId="77" w16cid:durableId="439371919">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="78">
+  <w:num w:numId="78" w16cid:durableId="2027634149">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75977"/>
     <w:rsid w:val="00004FBA"/>
     <w:rsid w:val="000161D1"/>
     <w:rsid w:val="000317B9"/>
     <w:rsid w:val="00036BBD"/>
     <w:rsid w:val="0007045D"/>
     <w:rsid w:val="00074702"/>
     <w:rsid w:val="000840FA"/>
     <w:rsid w:val="000A6740"/>
     <w:rsid w:val="000A7355"/>
     <w:rsid w:val="000B0CBB"/>
     <w:rsid w:val="000E4757"/>
     <w:rsid w:val="00100070"/>
     <w:rsid w:val="001A19BB"/>
     <w:rsid w:val="001C5B64"/>
     <w:rsid w:val="001D4FE6"/>
     <w:rsid w:val="001D6790"/>
     <w:rsid w:val="001E4EAC"/>
     <w:rsid w:val="00234461"/>
     <w:rsid w:val="00253FB6"/>
     <w:rsid w:val="00282D1F"/>
     <w:rsid w:val="002A01DE"/>
     <w:rsid w:val="002C7140"/>
     <w:rsid w:val="002E5E12"/>
+    <w:rsid w:val="003108C7"/>
     <w:rsid w:val="00310B63"/>
     <w:rsid w:val="00322B38"/>
     <w:rsid w:val="00332DE3"/>
     <w:rsid w:val="003355E5"/>
     <w:rsid w:val="003F512F"/>
     <w:rsid w:val="00415D9C"/>
     <w:rsid w:val="0046292D"/>
     <w:rsid w:val="004D1573"/>
     <w:rsid w:val="004E3942"/>
     <w:rsid w:val="00550496"/>
     <w:rsid w:val="00595C65"/>
     <w:rsid w:val="00597382"/>
     <w:rsid w:val="005A7FDC"/>
     <w:rsid w:val="005D7BCD"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="005E2126"/>
     <w:rsid w:val="00647B8B"/>
     <w:rsid w:val="006A7D47"/>
     <w:rsid w:val="006B3079"/>
     <w:rsid w:val="0075060E"/>
     <w:rsid w:val="00756744"/>
     <w:rsid w:val="00765872"/>
     <w:rsid w:val="00785CF5"/>
     <w:rsid w:val="00797E3E"/>
     <w:rsid w:val="007B3EA8"/>
+    <w:rsid w:val="007E7835"/>
     <w:rsid w:val="007F4FBA"/>
     <w:rsid w:val="00826CAE"/>
     <w:rsid w:val="008A553B"/>
     <w:rsid w:val="00947892"/>
     <w:rsid w:val="00963F85"/>
     <w:rsid w:val="00970834"/>
     <w:rsid w:val="009D6389"/>
     <w:rsid w:val="009E00EB"/>
     <w:rsid w:val="00A17E4A"/>
     <w:rsid w:val="00A60087"/>
     <w:rsid w:val="00A64421"/>
     <w:rsid w:val="00A7127F"/>
     <w:rsid w:val="00A90C60"/>
     <w:rsid w:val="00AC6A55"/>
     <w:rsid w:val="00AC6AF1"/>
     <w:rsid w:val="00AF5F83"/>
     <w:rsid w:val="00B05735"/>
     <w:rsid w:val="00B105E0"/>
     <w:rsid w:val="00B115BD"/>
     <w:rsid w:val="00B62E15"/>
     <w:rsid w:val="00B75977"/>
     <w:rsid w:val="00B96A4A"/>
     <w:rsid w:val="00C12700"/>
     <w:rsid w:val="00C2182F"/>
     <w:rsid w:val="00C6366D"/>
@@ -20840,61 +21701,61 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="718AC00A"/>
   <w15:docId w15:val="{77E618C3-08FC-459C-BD7E-8396E364674A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21222,50 +22083,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -34091,79 +34957,79 @@
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
     <w:name w:val="fontstyle21"/>
     <w:rPr>
       <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="object">
     <w:name w:val="object"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00322B38"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue4">
+    <w:name w:val="Mention non résolue4"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00332DE3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00415D9C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1605308122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="937328087">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -34178,51 +35044,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2147114528">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer.ub@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/donnees-personnelles/dcp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil-dpo@inrae.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherche@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@inria.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpd@bordeaux-inp.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer.sante@chu-bordeaux.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revcil.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://personnels.u-bordeaux.fr/Metiers/Recherche-Valorisation/Ethique-et-reglementation" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@inserm.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enquete.univ-reims.fr/limesurvey/index.php/786859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpd.demandes@cnrs.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer.ub@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/donnees-personnelles/dcp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil-dpo@inrae.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd-recherche@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@inria.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpd@bordeaux-inp.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer.sante@chu-bordeaux.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revcil.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://personnels.u-bordeaux.fr/Metiers/Recherche-Valorisation/Ethique-et-reglementation" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@inserm.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enquete.univ-reims.fr/limesurvey/index.php/786859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpd.demandes@cnrs.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -34411,73 +35277,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E5787B6-1F37-4D89-874F-DA7CB8A4262F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>9510</Words>
-  <Characters>52309</Characters>
+  <Words>9500</Words>
+  <Characters>52252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>435</Lines>
   <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exploration par IRM fonctionnelle</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61696</CharactersWithSpaces>
+  <CharactersWithSpaces>61629</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Exploration par IRM fonctionnelle</dc:title>
   <dc:subject/>
   <dc:creator>cm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>